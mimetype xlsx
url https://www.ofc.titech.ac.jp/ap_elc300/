--- v0 (2026-05-15)
+++ v1 (2026-07-06)
@@ -4,80 +4,83 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\8.新HP\申込書ScienceTokyo_isct\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\scien\Desktop\広報担当_R8-\HP\素材\申込書・相談票\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DBB0C2F5-6267-4446-BC67-BEA10F78F812}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{53446D3C-064C-4130-B068-A6E344E4AB07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19155" windowHeight="11850" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2235" yWindow="210" windowWidth="19290" windowHeight="15270" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="依頼試料情報" sheetId="2" r:id="rId1"/>
     <sheet name="Request" sheetId="4" r:id="rId2"/>
     <sheet name="講習用試料情報シート" sheetId="6" r:id="rId3"/>
     <sheet name="License" sheetId="7" r:id="rId4"/>
     <sheet name="セルフ利用規則書" sheetId="1" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="code_kamoku">[1]Sheet2!$A$2:$A$62</definedName>
     <definedName name="kamoku_code">#REF!</definedName>
     <definedName name="kamoku_meisyou">#REF!</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="50">
   <si>
     <t>メールアドレス</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>X〇-〇〇</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>○○○○</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>内線・メールボックス</t>
     <rPh sb="0" eb="2">
       <t>ナイセン</t>
     </rPh>
     <phoneticPr fontId="1"/>
@@ -413,105 +416,105 @@
     </rPh>
     <rPh sb="13" eb="15">
       <t>ブンコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>■目的（膜厚測定など）</t>
   </si>
   <si>
     <t>■試料のサイズ</t>
     <rPh sb="1" eb="3">
       <t>シリョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Sample information sheet of Spectroscopic Ellipsometer (ELC300)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>■Sample size</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>Science Tokyo コアファシリティセンター分析部門（すずかけ台）</t>
-[...26 lines deleted...]
-  <si>
     <t>担当：庄司 内線（5281）E-mail shoji.d.aa@m.titech.ac.jp</t>
     <rPh sb="0" eb="2">
       <t>タントウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショウジ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ナイセン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>担当：庄司 内線（5281）E-mail shouji.d.6a8e@m.isct.ac.jp</t>
     <rPh sb="0" eb="2">
       <t>タントウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショウジ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ナイセン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>SHOJI （Ext.5281）,　E-mail： shouji.d.6a8e@m.isct.ac.jp</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Science Tokyo コアファシリティセンター分析部門（横浜）</t>
+    <rPh sb="26" eb="28">
+      <t>ブンセキ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ブモン</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ヨコハマ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026/7/1 版</t>
+    <rPh sb="9" eb="10">
+      <t>バン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Materials Analysis Division(Yokohama), Science Tokyo</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Ver. 2026/7/1</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -3541,55 +3544,55 @@
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-ea"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>）</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP">
             <a:effectLst/>
             <a:latin typeface="+mn-ea"/>
             <a:ea typeface="+mn-ea"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\Akimoto\Documents\&#35013;&#32622;\S-5500\Request%20for%20FE-SEM%20form.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/Akimoto/Documents/&#35013;&#32622;/S-5500/Request%20for%20FE-SEM%20form.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="申込書日本語"/>
       <sheetName val="Request form"/>
       <sheetName val="Sheet2"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2">
         <row r="2">
           <cell r="A2" t="str">
             <v>11110</v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3" t="str">
             <v>11410</v>
           </cell>
         </row>
         <row r="4">
           <cell r="A4" t="str">
             <v>11910</v>
           </cell>
         </row>
@@ -3868,91 +3871,91 @@
             <v>111</v>
           </cell>
         </row>
         <row r="60">
           <cell r="A60" t="str">
             <v>K318</v>
           </cell>
         </row>
         <row r="61">
           <cell r="A61" t="str">
             <v>K339</v>
           </cell>
         </row>
         <row r="62">
           <cell r="A62" t="str">
             <v>K338</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4014,51 +4017,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4156,91 +4159,91 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:O39"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A25" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A38" sqref="A38:XFD39"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="9" width="5.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="50" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B1" s="50"/>
       <c r="C1" s="50"/>
       <c r="D1" s="50"/>
       <c r="E1" s="50"/>
       <c r="F1" s="50"/>
       <c r="G1" s="50"/>
       <c r="H1" s="50"/>
       <c r="I1" s="50"/>
       <c r="J1" s="50"/>
       <c r="K1" s="50"/>
       <c r="L1" s="50"/>
       <c r="M1" s="50"/>
       <c r="N1" s="50"/>
       <c r="O1" s="50"/>
     </row>
     <row r="2" spans="1:15" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
@@ -4816,128 +4819,128 @@
       <c r="K36" s="25"/>
       <c r="L36" s="25"/>
       <c r="M36" s="25"/>
       <c r="N36" s="25"/>
       <c r="O36" s="26"/>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A37" s="27"/>
       <c r="B37" s="28"/>
       <c r="C37" s="28"/>
       <c r="D37" s="28"/>
       <c r="E37" s="28"/>
       <c r="F37" s="28"/>
       <c r="G37" s="28"/>
       <c r="H37" s="28"/>
       <c r="I37" s="28"/>
       <c r="J37" s="28"/>
       <c r="K37" s="28"/>
       <c r="L37" s="28"/>
       <c r="M37" s="28"/>
       <c r="N37" s="28"/>
       <c r="O37" s="29"/>
     </row>
     <row r="38" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="23" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="23"/>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="23"/>
       <c r="I38" s="23"/>
       <c r="J38" s="23"/>
       <c r="K38" s="23"/>
       <c r="L38" s="23"/>
       <c r="M38" s="23"/>
       <c r="N38" s="23"/>
       <c r="O38" s="23"/>
     </row>
     <row r="39" spans="1:15" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="4"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="3"/>
       <c r="O39" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="K6:O6"/>
     <mergeCell ref="K7:O7"/>
     <mergeCell ref="H8:J8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="M8:O8"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="A6:C7"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A38:O38"/>
     <mergeCell ref="A19:O37"/>
     <mergeCell ref="A13:O13"/>
     <mergeCell ref="A15:O15"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.35433070866141736" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:P36"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="O36" sqref="O36"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="Q21" sqref="Q21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="9" width="5.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="50" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B1" s="50"/>
       <c r="C1" s="50"/>
       <c r="D1" s="50"/>
       <c r="E1" s="50"/>
       <c r="F1" s="50"/>
       <c r="G1" s="50"/>
       <c r="H1" s="50"/>
       <c r="I1" s="50"/>
       <c r="J1" s="50"/>
       <c r="K1" s="50"/>
       <c r="L1" s="50"/>
       <c r="M1" s="50"/>
       <c r="N1" s="50"/>
       <c r="O1" s="50"/>
       <c r="P1" s="18"/>
     </row>
     <row r="2" spans="1:16" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="60" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="60"/>
       <c r="C2" s="60"/>
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
@@ -5480,100 +5483,100 @@
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="58"/>
       <c r="N34" s="58"/>
       <c r="O34" s="59"/>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A35" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="4"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="3"/>
       <c r="O36" s="2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A6:C7"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="K6:O6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="K7:O7"/>
     <mergeCell ref="K5:O5"/>
     <mergeCell ref="A13:O13"/>
     <mergeCell ref="A15:O15"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A19:O34"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="H8:J8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="M8:O8"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.35433070866141736" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB0614F0-805D-412E-B4DC-3A1688B3F4BA}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:O39"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="A39" sqref="A39"/>
+    <sheetView topLeftCell="A17" workbookViewId="0">
+      <selection activeCell="O39" sqref="O39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="9" width="5.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="50" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B1" s="50"/>
       <c r="C1" s="50"/>
       <c r="D1" s="50"/>
       <c r="E1" s="50"/>
       <c r="F1" s="50"/>
       <c r="G1" s="50"/>
       <c r="H1" s="50"/>
       <c r="I1" s="50"/>
       <c r="J1" s="50"/>
       <c r="K1" s="50"/>
       <c r="L1" s="50"/>
       <c r="M1" s="50"/>
       <c r="N1" s="50"/>
       <c r="O1" s="50"/>
     </row>
     <row r="2" spans="1:15" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
@@ -6147,128 +6150,128 @@
       <c r="K36" s="22"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
       <c r="N36" s="22"/>
       <c r="O36" s="30"/>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A37" s="57"/>
       <c r="B37" s="58"/>
       <c r="C37" s="58"/>
       <c r="D37" s="58"/>
       <c r="E37" s="58"/>
       <c r="F37" s="58"/>
       <c r="G37" s="58"/>
       <c r="H37" s="58"/>
       <c r="I37" s="58"/>
       <c r="J37" s="58"/>
       <c r="K37" s="58"/>
       <c r="L37" s="58"/>
       <c r="M37" s="58"/>
       <c r="N37" s="58"/>
       <c r="O37" s="59"/>
     </row>
     <row r="38" spans="1:15" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="23" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="23"/>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="23"/>
       <c r="I38" s="23"/>
       <c r="J38" s="23"/>
       <c r="K38" s="23"/>
       <c r="L38" s="23"/>
       <c r="M38" s="23"/>
       <c r="N38" s="23"/>
       <c r="O38" s="23"/>
     </row>
     <row r="39" spans="1:15" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="4"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="3"/>
       <c r="O39" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A6:C7"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="K6:O6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="K7:O7"/>
     <mergeCell ref="A15:O15"/>
     <mergeCell ref="A17:O17"/>
     <mergeCell ref="A19:O37"/>
     <mergeCell ref="A38:O38"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="H8:J8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="M8:O8"/>
     <mergeCell ref="A13:O13"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D461DCD-70A3-4257-ACEB-32A45EBBE533}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:P36"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="Q24" sqref="Q24"/>
+    <sheetView topLeftCell="A23" workbookViewId="0">
+      <selection activeCell="T39" sqref="T39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="9" width="5.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="50" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B1" s="50"/>
       <c r="C1" s="50"/>
       <c r="D1" s="50"/>
       <c r="E1" s="50"/>
       <c r="F1" s="50"/>
       <c r="G1" s="50"/>
       <c r="H1" s="50"/>
       <c r="I1" s="50"/>
       <c r="J1" s="50"/>
       <c r="K1" s="50"/>
       <c r="L1" s="50"/>
       <c r="M1" s="50"/>
       <c r="N1" s="50"/>
       <c r="O1" s="50"/>
       <c r="P1" s="18"/>
     </row>
     <row r="2" spans="1:16" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="60" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="60"/>
       <c r="C2" s="60"/>
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
@@ -6797,65 +6800,65 @@
       <c r="K33" s="22"/>
       <c r="L33" s="22"/>
       <c r="M33" s="22"/>
       <c r="N33" s="22"/>
       <c r="O33" s="30"/>
     </row>
     <row r="34" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A34" s="57"/>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="58"/>
       <c r="N34" s="58"/>
       <c r="O34" s="59"/>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A35" s="5" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="4"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="3"/>
       <c r="O36" s="2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="K5:O5"/>
     <mergeCell ref="A6:C7"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="K6:O6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="K7:O7"/>
     <mergeCell ref="A15:O15"/>
     <mergeCell ref="A17:O17"/>
     <mergeCell ref="A19:O34"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="H8:J8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="M8:O8"/>
     <mergeCell ref="A13:O13"/>
   </mergeCells>
   <phoneticPr fontId="1"/>