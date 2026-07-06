--- v0 (2026-05-15)
+++ v1 (2026-07-06)
@@ -1,76 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\8.新HP\申込書ScienceTokyo_isct\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\scien\Desktop\広報担当_R8-\HP\素材\申込書・相談票\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0955F873-BA47-4EA9-B581-6BA89AF85713}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5BF9769C-40B9-4A29-A8D8-EBB8F977978B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15885" windowHeight="10965" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="依頼試料情報" sheetId="2" r:id="rId1"/>
     <sheet name="Request" sheetId="4" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="code_kamoku">[1]Sheet2!$A$2:$A$62</definedName>
     <definedName name="kamoku_code">#REF!</definedName>
     <definedName name="kamoku_meisyou">#REF!</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
   <si>
     <t>メールアドレス</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>X〇-〇〇</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>○○○○</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>内線・メールボックス</t>
     <rPh sb="0" eb="2">
       <t>ナイセン</t>
     </rPh>
     <phoneticPr fontId="1"/>
@@ -379,90 +382,90 @@
       <t>デンシ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ケンビキョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Request application form of FE-TEM(JEM-2100F)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>担当 秋本 内線（5276）E-mail akimoto.y.eb7c@m.isct.ac.jp</t>
     <rPh sb="0" eb="2">
       <t>タントウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>アキモト</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ナイセン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>Materials Analysis Division(Suzukakedai), Science Tokyo</t>
-[...2 lines deleted...]
-  <si>
     <t>AKIMOTO (Ext.5276）,　E-mail：akimoto.y.eb7c@m.isct.ac.jp</t>
-    <phoneticPr fontId="1"/>
-[...19 lines deleted...]
-    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　 庄司 内線（5281）E-mail shouji.d.6a8e@m.isct.ac.jp</t>
     <rPh sb="3" eb="5">
       <t>ショウジ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ナイセン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>SHOJI（Ext.5281）,  E-mail : shouji.d.6a8e@m.isct.ac.jp</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Science Tokyo コアファシリティセンター 分析部門（横浜）</t>
+    <rPh sb="27" eb="31">
+      <t>ブンセキブモン</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>ヨコハマ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026/7/1 版</t>
+    <rPh sb="9" eb="10">
+      <t>バン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Materials Analysis Division(Yokohama), Science Tokyo</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Ver. 2026/7/1</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -960,50 +963,77 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1054,118 +1084,91 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\Akimoto\Documents\&#35013;&#32622;\S-5500\Request%20for%20FE-SEM%20form.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/Akimoto/Documents/&#35013;&#32622;/S-5500/Request%20for%20FE-SEM%20form.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="申込書日本語"/>
       <sheetName val="Request form"/>
       <sheetName val="Sheet2"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2">
         <row r="2">
           <cell r="A2" t="str">
             <v>11110</v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3" t="str">
             <v>11410</v>
           </cell>
         </row>
         <row r="4">
           <cell r="A4" t="str">
             <v>11910</v>
           </cell>
         </row>
@@ -1444,91 +1447,91 @@
             <v>111</v>
           </cell>
         </row>
         <row r="60">
           <cell r="A60" t="str">
             <v>K318</v>
           </cell>
         </row>
         <row r="61">
           <cell r="A61" t="str">
             <v>K339</v>
           </cell>
         </row>
         <row r="62">
           <cell r="A62" t="str">
             <v>K338</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1590,51 +1593,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1732,1517 +1735,1517 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:O42"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Q23" sqref="Q23"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A17" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="O43" sqref="O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="9" width="5.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="24" t="s">
-[...15 lines deleted...]
-      <c r="O1" s="24"/>
+      <c r="A1" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
     </row>
     <row r="2" spans="1:15" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="25"/>
-[...12 lines deleted...]
-      <c r="O2" s="25"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
     </row>
     <row r="3" spans="1:15" ht="6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="3"/>
       <c r="O3" s="3"/>
     </row>
     <row r="4" spans="1:15" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
     </row>
     <row r="5" spans="1:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="3"/>
       <c r="J5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="43" t="s">
+      <c r="A6" s="52" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="44"/>
-[...1 lines deleted...]
-      <c r="D6" s="49" t="s">
+      <c r="B6" s="53"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="50"/>
-[...2 lines deleted...]
-      <c r="H6" s="26" t="s">
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="27"/>
-[...5 lines deleted...]
-      <c r="O6" s="30"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="38"/>
+      <c r="L6" s="38"/>
+      <c r="M6" s="38"/>
+      <c r="N6" s="38"/>
+      <c r="O6" s="39"/>
     </row>
     <row r="7" spans="1:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="46"/>
-[...2 lines deleted...]
-      <c r="D7" s="51" t="s">
+      <c r="A7" s="55"/>
+      <c r="B7" s="56"/>
+      <c r="C7" s="57"/>
+      <c r="D7" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="52"/>
-[...2 lines deleted...]
-      <c r="H7" s="42" t="s">
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="I7" s="42"/>
-[...5 lines deleted...]
-      <c r="O7" s="32"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="40"/>
+      <c r="N7" s="40"/>
+      <c r="O7" s="41"/>
     </row>
     <row r="8" spans="1:15" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A8" s="40" t="s">
+      <c r="A8" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="41"/>
-[...5 lines deleted...]
-      <c r="H8" s="33" t="s">
+      <c r="B8" s="50"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="63"/>
+      <c r="G8" s="63"/>
+      <c r="H8" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="I8" s="34"/>
-[...1 lines deleted...]
-      <c r="K8" s="36" t="s">
+      <c r="I8" s="43"/>
+      <c r="J8" s="44"/>
+      <c r="K8" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="L8" s="37"/>
-      <c r="M8" s="36" t="s">
+      <c r="L8" s="46"/>
+      <c r="M8" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="N8" s="38"/>
-      <c r="O8" s="39"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="48"/>
     </row>
     <row r="9" spans="1:15" ht="10.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="10" spans="1:15" ht="10.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45"/>
     <row r="11" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A11" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="18"/>
       <c r="G11" s="18"/>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="18"/>
       <c r="O11" s="19"/>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A12" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
       <c r="O12" s="21"/>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A13" s="55"/>
-[...13 lines deleted...]
-      <c r="O13" s="63"/>
+      <c r="A13" s="30"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="31"/>
+      <c r="D13" s="31"/>
+      <c r="E13" s="31"/>
+      <c r="F13" s="31"/>
+      <c r="G13" s="31"/>
+      <c r="H13" s="31"/>
+      <c r="I13" s="31"/>
+      <c r="J13" s="31"/>
+      <c r="K13" s="31"/>
+      <c r="L13" s="31"/>
+      <c r="M13" s="31"/>
+      <c r="N13" s="31"/>
+      <c r="O13" s="32"/>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A14" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="N14" s="6"/>
       <c r="O14" s="21"/>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A15" s="55"/>
-[...13 lines deleted...]
-      <c r="O15" s="63"/>
+      <c r="A15" s="30"/>
+      <c r="B15" s="31"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="31"/>
+      <c r="E15" s="31"/>
+      <c r="F15" s="31"/>
+      <c r="G15" s="31"/>
+      <c r="H15" s="31"/>
+      <c r="I15" s="31"/>
+      <c r="J15" s="31"/>
+      <c r="K15" s="31"/>
+      <c r="L15" s="31"/>
+      <c r="M15" s="31"/>
+      <c r="N15" s="31"/>
+      <c r="O15" s="32"/>
     </row>
     <row r="16" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A16" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="8"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="21"/>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A17" s="55"/>
-[...13 lines deleted...]
-      <c r="O17" s="63"/>
+      <c r="A17" s="30"/>
+      <c r="B17" s="31"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="31"/>
+      <c r="F17" s="31"/>
+      <c r="G17" s="31"/>
+      <c r="H17" s="31"/>
+      <c r="I17" s="31"/>
+      <c r="J17" s="31"/>
+      <c r="K17" s="31"/>
+      <c r="L17" s="31"/>
+      <c r="M17" s="31"/>
+      <c r="N17" s="31"/>
+      <c r="O17" s="32"/>
     </row>
     <row r="18" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A18" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="N18" s="6"/>
       <c r="O18" s="21"/>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A19" s="55"/>
-      <c r="B19" s="56"/>
+      <c r="A19" s="30"/>
+      <c r="B19" s="31"/>
       <c r="C19" s="14" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="14"/>
       <c r="E19" s="14"/>
       <c r="F19" s="14"/>
       <c r="G19" s="14"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="14"/>
       <c r="L19" s="14"/>
       <c r="M19" s="14"/>
       <c r="N19" s="14"/>
       <c r="O19" s="22"/>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A20" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
       <c r="N20" s="14"/>
       <c r="O20" s="22"/>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A21" s="57"/>
-[...13 lines deleted...]
-      <c r="O21" s="59"/>
+      <c r="A21" s="24"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="25"/>
+      <c r="J21" s="25"/>
+      <c r="K21" s="25"/>
+      <c r="L21" s="25"/>
+      <c r="M21" s="25"/>
+      <c r="N21" s="25"/>
+      <c r="O21" s="26"/>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A22" s="57"/>
-[...13 lines deleted...]
-      <c r="O22" s="59"/>
+      <c r="A22" s="24"/>
+      <c r="B22" s="25"/>
+      <c r="C22" s="25"/>
+      <c r="D22" s="25"/>
+      <c r="E22" s="25"/>
+      <c r="F22" s="25"/>
+      <c r="G22" s="25"/>
+      <c r="H22" s="25"/>
+      <c r="I22" s="25"/>
+      <c r="J22" s="25"/>
+      <c r="K22" s="25"/>
+      <c r="L22" s="25"/>
+      <c r="M22" s="25"/>
+      <c r="N22" s="25"/>
+      <c r="O22" s="26"/>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A23" s="57"/>
-[...13 lines deleted...]
-      <c r="O23" s="59"/>
+      <c r="A23" s="24"/>
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="25"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="25"/>
+      <c r="K23" s="25"/>
+      <c r="L23" s="25"/>
+      <c r="M23" s="25"/>
+      <c r="N23" s="25"/>
+      <c r="O23" s="26"/>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A24" s="57"/>
-[...13 lines deleted...]
-      <c r="O24" s="59"/>
+      <c r="A24" s="24"/>
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="25"/>
+      <c r="E24" s="25"/>
+      <c r="F24" s="25"/>
+      <c r="G24" s="25"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="25"/>
+      <c r="K24" s="25"/>
+      <c r="L24" s="25"/>
+      <c r="M24" s="25"/>
+      <c r="N24" s="25"/>
+      <c r="O24" s="26"/>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A25" s="57"/>
-[...13 lines deleted...]
-      <c r="O25" s="59"/>
+      <c r="A25" s="24"/>
+      <c r="B25" s="25"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="25"/>
+      <c r="F25" s="25"/>
+      <c r="G25" s="25"/>
+      <c r="H25" s="25"/>
+      <c r="I25" s="25"/>
+      <c r="J25" s="25"/>
+      <c r="K25" s="25"/>
+      <c r="L25" s="25"/>
+      <c r="M25" s="25"/>
+      <c r="N25" s="25"/>
+      <c r="O25" s="26"/>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A26" s="57"/>
-[...13 lines deleted...]
-      <c r="O26" s="59"/>
+      <c r="A26" s="24"/>
+      <c r="B26" s="25"/>
+      <c r="C26" s="25"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="25"/>
+      <c r="F26" s="25"/>
+      <c r="G26" s="25"/>
+      <c r="H26" s="25"/>
+      <c r="I26" s="25"/>
+      <c r="J26" s="25"/>
+      <c r="K26" s="25"/>
+      <c r="L26" s="25"/>
+      <c r="M26" s="25"/>
+      <c r="N26" s="25"/>
+      <c r="O26" s="26"/>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A27" s="57"/>
-[...13 lines deleted...]
-      <c r="O27" s="59"/>
+      <c r="A27" s="24"/>
+      <c r="B27" s="25"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="25"/>
+      <c r="F27" s="25"/>
+      <c r="G27" s="25"/>
+      <c r="H27" s="25"/>
+      <c r="I27" s="25"/>
+      <c r="J27" s="25"/>
+      <c r="K27" s="25"/>
+      <c r="L27" s="25"/>
+      <c r="M27" s="25"/>
+      <c r="N27" s="25"/>
+      <c r="O27" s="26"/>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A28" s="57"/>
-[...13 lines deleted...]
-      <c r="O28" s="59"/>
+      <c r="A28" s="24"/>
+      <c r="B28" s="25"/>
+      <c r="C28" s="25"/>
+      <c r="D28" s="25"/>
+      <c r="E28" s="25"/>
+      <c r="F28" s="25"/>
+      <c r="G28" s="25"/>
+      <c r="H28" s="25"/>
+      <c r="I28" s="25"/>
+      <c r="J28" s="25"/>
+      <c r="K28" s="25"/>
+      <c r="L28" s="25"/>
+      <c r="M28" s="25"/>
+      <c r="N28" s="25"/>
+      <c r="O28" s="26"/>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A29" s="57"/>
-[...13 lines deleted...]
-      <c r="O29" s="59"/>
+      <c r="A29" s="24"/>
+      <c r="B29" s="25"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="25"/>
+      <c r="F29" s="25"/>
+      <c r="G29" s="25"/>
+      <c r="H29" s="25"/>
+      <c r="I29" s="25"/>
+      <c r="J29" s="25"/>
+      <c r="K29" s="25"/>
+      <c r="L29" s="25"/>
+      <c r="M29" s="25"/>
+      <c r="N29" s="25"/>
+      <c r="O29" s="26"/>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A30" s="57"/>
-[...13 lines deleted...]
-      <c r="O30" s="59"/>
+      <c r="A30" s="24"/>
+      <c r="B30" s="25"/>
+      <c r="C30" s="25"/>
+      <c r="D30" s="25"/>
+      <c r="E30" s="25"/>
+      <c r="F30" s="25"/>
+      <c r="G30" s="25"/>
+      <c r="H30" s="25"/>
+      <c r="I30" s="25"/>
+      <c r="J30" s="25"/>
+      <c r="K30" s="25"/>
+      <c r="L30" s="25"/>
+      <c r="M30" s="25"/>
+      <c r="N30" s="25"/>
+      <c r="O30" s="26"/>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A31" s="57"/>
-[...13 lines deleted...]
-      <c r="O31" s="59"/>
+      <c r="A31" s="24"/>
+      <c r="B31" s="25"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="25"/>
+      <c r="F31" s="25"/>
+      <c r="G31" s="25"/>
+      <c r="H31" s="25"/>
+      <c r="I31" s="25"/>
+      <c r="J31" s="25"/>
+      <c r="K31" s="25"/>
+      <c r="L31" s="25"/>
+      <c r="M31" s="25"/>
+      <c r="N31" s="25"/>
+      <c r="O31" s="26"/>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A32" s="57"/>
-[...13 lines deleted...]
-      <c r="O32" s="59"/>
+      <c r="A32" s="24"/>
+      <c r="B32" s="25"/>
+      <c r="C32" s="25"/>
+      <c r="D32" s="25"/>
+      <c r="E32" s="25"/>
+      <c r="F32" s="25"/>
+      <c r="G32" s="25"/>
+      <c r="H32" s="25"/>
+      <c r="I32" s="25"/>
+      <c r="J32" s="25"/>
+      <c r="K32" s="25"/>
+      <c r="L32" s="25"/>
+      <c r="M32" s="25"/>
+      <c r="N32" s="25"/>
+      <c r="O32" s="26"/>
     </row>
     <row r="33" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A33" s="57"/>
-[...13 lines deleted...]
-      <c r="O33" s="59"/>
+      <c r="A33" s="24"/>
+      <c r="B33" s="25"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="25"/>
+      <c r="F33" s="25"/>
+      <c r="G33" s="25"/>
+      <c r="H33" s="25"/>
+      <c r="I33" s="25"/>
+      <c r="J33" s="25"/>
+      <c r="K33" s="25"/>
+      <c r="L33" s="25"/>
+      <c r="M33" s="25"/>
+      <c r="N33" s="25"/>
+      <c r="O33" s="26"/>
     </row>
     <row r="34" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A34" s="57"/>
-[...13 lines deleted...]
-      <c r="O34" s="59"/>
+      <c r="A34" s="24"/>
+      <c r="B34" s="25"/>
+      <c r="C34" s="25"/>
+      <c r="D34" s="25"/>
+      <c r="E34" s="25"/>
+      <c r="F34" s="25"/>
+      <c r="G34" s="25"/>
+      <c r="H34" s="25"/>
+      <c r="I34" s="25"/>
+      <c r="J34" s="25"/>
+      <c r="K34" s="25"/>
+      <c r="L34" s="25"/>
+      <c r="M34" s="25"/>
+      <c r="N34" s="25"/>
+      <c r="O34" s="26"/>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A35" s="57"/>
-[...13 lines deleted...]
-      <c r="O35" s="59"/>
+      <c r="A35" s="24"/>
+      <c r="B35" s="25"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="25"/>
+      <c r="F35" s="25"/>
+      <c r="G35" s="25"/>
+      <c r="H35" s="25"/>
+      <c r="I35" s="25"/>
+      <c r="J35" s="25"/>
+      <c r="K35" s="25"/>
+      <c r="L35" s="25"/>
+      <c r="M35" s="25"/>
+      <c r="N35" s="25"/>
+      <c r="O35" s="26"/>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A36" s="57"/>
-[...13 lines deleted...]
-      <c r="O36" s="59"/>
+      <c r="A36" s="24"/>
+      <c r="B36" s="25"/>
+      <c r="C36" s="25"/>
+      <c r="D36" s="25"/>
+      <c r="E36" s="25"/>
+      <c r="F36" s="25"/>
+      <c r="G36" s="25"/>
+      <c r="H36" s="25"/>
+      <c r="I36" s="25"/>
+      <c r="J36" s="25"/>
+      <c r="K36" s="25"/>
+      <c r="L36" s="25"/>
+      <c r="M36" s="25"/>
+      <c r="N36" s="25"/>
+      <c r="O36" s="26"/>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A37" s="57"/>
-[...13 lines deleted...]
-      <c r="O37" s="59"/>
+      <c r="A37" s="24"/>
+      <c r="B37" s="25"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="25"/>
+      <c r="F37" s="25"/>
+      <c r="G37" s="25"/>
+      <c r="H37" s="25"/>
+      <c r="I37" s="25"/>
+      <c r="J37" s="25"/>
+      <c r="K37" s="25"/>
+      <c r="L37" s="25"/>
+      <c r="M37" s="25"/>
+      <c r="N37" s="25"/>
+      <c r="O37" s="26"/>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A38" s="57"/>
-[...13 lines deleted...]
-      <c r="O38" s="59"/>
+      <c r="A38" s="24"/>
+      <c r="B38" s="25"/>
+      <c r="C38" s="25"/>
+      <c r="D38" s="25"/>
+      <c r="E38" s="25"/>
+      <c r="F38" s="25"/>
+      <c r="G38" s="25"/>
+      <c r="H38" s="25"/>
+      <c r="I38" s="25"/>
+      <c r="J38" s="25"/>
+      <c r="K38" s="25"/>
+      <c r="L38" s="25"/>
+      <c r="M38" s="25"/>
+      <c r="N38" s="25"/>
+      <c r="O38" s="26"/>
     </row>
     <row r="39" spans="1:15" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A39" s="60"/>
-[...13 lines deleted...]
-      <c r="O39" s="62"/>
+      <c r="A39" s="27"/>
+      <c r="B39" s="28"/>
+      <c r="C39" s="28"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="28"/>
+      <c r="I39" s="28"/>
+      <c r="J39" s="28"/>
+      <c r="K39" s="28"/>
+      <c r="L39" s="28"/>
+      <c r="M39" s="28"/>
+      <c r="N39" s="28"/>
+      <c r="O39" s="29"/>
     </row>
     <row r="40" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="23"/>
       <c r="C40" s="23"/>
       <c r="D40" s="23"/>
       <c r="E40" s="23"/>
       <c r="F40" s="23"/>
       <c r="G40" s="23"/>
       <c r="H40" s="23"/>
       <c r="I40" s="23"/>
       <c r="J40" s="23"/>
       <c r="K40" s="23"/>
       <c r="L40" s="23"/>
       <c r="M40" s="23"/>
       <c r="N40" s="23"/>
       <c r="O40" s="23"/>
     </row>
     <row r="41" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="23" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B41" s="23"/>
       <c r="C41" s="23"/>
       <c r="D41" s="23"/>
       <c r="E41" s="23"/>
       <c r="F41" s="23"/>
       <c r="G41" s="23"/>
       <c r="H41" s="23"/>
       <c r="I41" s="23"/>
       <c r="J41" s="23"/>
       <c r="K41" s="23"/>
       <c r="L41" s="23"/>
       <c r="M41" s="23"/>
       <c r="N41" s="23"/>
       <c r="O41" s="23"/>
     </row>
     <row r="42" spans="1:15" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="4"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="3"/>
       <c r="O42" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="A40:O40"/>
-[...3 lines deleted...]
-    <mergeCell ref="A17:O17"/>
     <mergeCell ref="A41:O41"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="K6:O6"/>
     <mergeCell ref="K7:O7"/>
     <mergeCell ref="H8:J8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="M8:O8"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="A6:C7"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A40:O40"/>
+    <mergeCell ref="A21:O39"/>
+    <mergeCell ref="A13:O13"/>
+    <mergeCell ref="A15:O15"/>
+    <mergeCell ref="A17:O17"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.35433070866141736" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:P39"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="R30" sqref="R30"/>
+    <sheetView tabSelected="1" topLeftCell="A11" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="W24" sqref="W24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="9" width="5.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="24" t="s">
-[...15 lines deleted...]
-      <c r="O1" s="24"/>
+      <c r="A1" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
       <c r="P1" s="13"/>
     </row>
     <row r="2" spans="1:16" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="24"/>
-[...12 lines deleted...]
-      <c r="O2" s="24"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
       <c r="P2" s="12"/>
     </row>
     <row r="3" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="3"/>
       <c r="O3" s="3"/>
     </row>
     <row r="4" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
     </row>
     <row r="5" spans="1:16" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="3"/>
       <c r="J5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="K5" s="64" t="s">
+      <c r="K5" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="L5" s="64"/>
-[...2 lines deleted...]
-      <c r="O5" s="64"/>
+      <c r="L5" s="65"/>
+      <c r="M5" s="65"/>
+      <c r="N5" s="65"/>
+      <c r="O5" s="65"/>
     </row>
     <row r="6" spans="1:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="43" t="s">
+      <c r="A6" s="52" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="44"/>
-[...1 lines deleted...]
-      <c r="D6" s="49" t="s">
+      <c r="B6" s="53"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="50"/>
-[...2 lines deleted...]
-      <c r="H6" s="26" t="s">
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="I6" s="27"/>
-[...5 lines deleted...]
-      <c r="O6" s="30"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="38"/>
+      <c r="L6" s="38"/>
+      <c r="M6" s="38"/>
+      <c r="N6" s="38"/>
+      <c r="O6" s="39"/>
     </row>
     <row r="7" spans="1:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="46"/>
-[...2 lines deleted...]
-      <c r="D7" s="51" t="s">
+      <c r="A7" s="55"/>
+      <c r="B7" s="56"/>
+      <c r="C7" s="57"/>
+      <c r="D7" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="52"/>
-[...2 lines deleted...]
-      <c r="H7" s="42" t="s">
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="I7" s="42"/>
-[...5 lines deleted...]
-      <c r="O7" s="32"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="40"/>
+      <c r="N7" s="40"/>
+      <c r="O7" s="41"/>
     </row>
     <row r="8" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A8" s="40" t="s">
+      <c r="A8" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="41"/>
-[...5 lines deleted...]
-      <c r="H8" s="33" t="s">
+      <c r="B8" s="50"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="63"/>
+      <c r="G8" s="63"/>
+      <c r="H8" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="I8" s="34"/>
-[...1 lines deleted...]
-      <c r="K8" s="36" t="s">
+      <c r="I8" s="43"/>
+      <c r="J8" s="44"/>
+      <c r="K8" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="L8" s="37"/>
-      <c r="M8" s="36" t="s">
+      <c r="L8" s="46"/>
+      <c r="M8" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="N8" s="38"/>
-      <c r="O8" s="39"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="48"/>
     </row>
     <row r="9" spans="1:16" ht="10.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="10" spans="1:16" ht="10.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45"/>
     <row r="11" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A11" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="18"/>
       <c r="G11" s="18"/>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="18"/>
       <c r="O11" s="19"/>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A12" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
       <c r="O12" s="21"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.4">
-      <c r="A13" s="55"/>
-[...13 lines deleted...]
-      <c r="O13" s="63"/>
+      <c r="A13" s="30"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="31"/>
+      <c r="D13" s="31"/>
+      <c r="E13" s="31"/>
+      <c r="F13" s="31"/>
+      <c r="G13" s="31"/>
+      <c r="H13" s="31"/>
+      <c r="I13" s="31"/>
+      <c r="J13" s="31"/>
+      <c r="K13" s="31"/>
+      <c r="L13" s="31"/>
+      <c r="M13" s="31"/>
+      <c r="N13" s="31"/>
+      <c r="O13" s="32"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A14" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="N14" s="6"/>
       <c r="O14" s="21"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.4">
-      <c r="A15" s="55"/>
-[...13 lines deleted...]
-      <c r="O15" s="63"/>
+      <c r="A15" s="30"/>
+      <c r="B15" s="31"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="31"/>
+      <c r="E15" s="31"/>
+      <c r="F15" s="31"/>
+      <c r="G15" s="31"/>
+      <c r="H15" s="31"/>
+      <c r="I15" s="31"/>
+      <c r="J15" s="31"/>
+      <c r="K15" s="31"/>
+      <c r="L15" s="31"/>
+      <c r="M15" s="31"/>
+      <c r="N15" s="31"/>
+      <c r="O15" s="32"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A16" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="21"/>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A17" s="55"/>
-[...13 lines deleted...]
-      <c r="O17" s="63"/>
+      <c r="A17" s="30"/>
+      <c r="B17" s="31"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="31"/>
+      <c r="F17" s="31"/>
+      <c r="G17" s="31"/>
+      <c r="H17" s="31"/>
+      <c r="I17" s="31"/>
+      <c r="J17" s="31"/>
+      <c r="K17" s="31"/>
+      <c r="L17" s="31"/>
+      <c r="M17" s="31"/>
+      <c r="N17" s="31"/>
+      <c r="O17" s="32"/>
     </row>
     <row r="18" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A18" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="N18" s="6"/>
       <c r="O18" s="21"/>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A19" s="65"/>
-      <c r="B19" s="64"/>
+      <c r="A19" s="64"/>
+      <c r="B19" s="65"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
       <c r="N19" s="6"/>
       <c r="O19" s="21"/>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A20" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
       <c r="N20" s="6"/>
       <c r="O20" s="21"/>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A21" s="55"/>
-[...13 lines deleted...]
-      <c r="O21" s="63"/>
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
+      <c r="G21" s="31"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="31"/>
+      <c r="J21" s="31"/>
+      <c r="K21" s="31"/>
+      <c r="L21" s="31"/>
+      <c r="M21" s="31"/>
+      <c r="N21" s="31"/>
+      <c r="O21" s="32"/>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A22" s="55"/>
-[...13 lines deleted...]
-      <c r="O22" s="63"/>
+      <c r="A22" s="30"/>
+      <c r="B22" s="31"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="31"/>
+      <c r="E22" s="31"/>
+      <c r="F22" s="31"/>
+      <c r="G22" s="31"/>
+      <c r="H22" s="31"/>
+      <c r="I22" s="31"/>
+      <c r="J22" s="31"/>
+      <c r="K22" s="31"/>
+      <c r="L22" s="31"/>
+      <c r="M22" s="31"/>
+      <c r="N22" s="31"/>
+      <c r="O22" s="32"/>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A23" s="55"/>
-[...13 lines deleted...]
-      <c r="O23" s="63"/>
+      <c r="A23" s="30"/>
+      <c r="B23" s="31"/>
+      <c r="C23" s="31"/>
+      <c r="D23" s="31"/>
+      <c r="E23" s="31"/>
+      <c r="F23" s="31"/>
+      <c r="G23" s="31"/>
+      <c r="H23" s="31"/>
+      <c r="I23" s="31"/>
+      <c r="J23" s="31"/>
+      <c r="K23" s="31"/>
+      <c r="L23" s="31"/>
+      <c r="M23" s="31"/>
+      <c r="N23" s="31"/>
+      <c r="O23" s="32"/>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A24" s="55"/>
-[...13 lines deleted...]
-      <c r="O24" s="63"/>
+      <c r="A24" s="30"/>
+      <c r="B24" s="31"/>
+      <c r="C24" s="31"/>
+      <c r="D24" s="31"/>
+      <c r="E24" s="31"/>
+      <c r="F24" s="31"/>
+      <c r="G24" s="31"/>
+      <c r="H24" s="31"/>
+      <c r="I24" s="31"/>
+      <c r="J24" s="31"/>
+      <c r="K24" s="31"/>
+      <c r="L24" s="31"/>
+      <c r="M24" s="31"/>
+      <c r="N24" s="31"/>
+      <c r="O24" s="32"/>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A25" s="55"/>
-[...13 lines deleted...]
-      <c r="O25" s="63"/>
+      <c r="A25" s="30"/>
+      <c r="B25" s="31"/>
+      <c r="C25" s="31"/>
+      <c r="D25" s="31"/>
+      <c r="E25" s="31"/>
+      <c r="F25" s="31"/>
+      <c r="G25" s="31"/>
+      <c r="H25" s="31"/>
+      <c r="I25" s="31"/>
+      <c r="J25" s="31"/>
+      <c r="K25" s="31"/>
+      <c r="L25" s="31"/>
+      <c r="M25" s="31"/>
+      <c r="N25" s="31"/>
+      <c r="O25" s="32"/>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A26" s="55"/>
-[...13 lines deleted...]
-      <c r="O26" s="63"/>
+      <c r="A26" s="30"/>
+      <c r="B26" s="31"/>
+      <c r="C26" s="31"/>
+      <c r="D26" s="31"/>
+      <c r="E26" s="31"/>
+      <c r="F26" s="31"/>
+      <c r="G26" s="31"/>
+      <c r="H26" s="31"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="31"/>
+      <c r="K26" s="31"/>
+      <c r="L26" s="31"/>
+      <c r="M26" s="31"/>
+      <c r="N26" s="31"/>
+      <c r="O26" s="32"/>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A27" s="55"/>
-[...13 lines deleted...]
-      <c r="O27" s="63"/>
+      <c r="A27" s="30"/>
+      <c r="B27" s="31"/>
+      <c r="C27" s="31"/>
+      <c r="D27" s="31"/>
+      <c r="E27" s="31"/>
+      <c r="F27" s="31"/>
+      <c r="G27" s="31"/>
+      <c r="H27" s="31"/>
+      <c r="I27" s="31"/>
+      <c r="J27" s="31"/>
+      <c r="K27" s="31"/>
+      <c r="L27" s="31"/>
+      <c r="M27" s="31"/>
+      <c r="N27" s="31"/>
+      <c r="O27" s="32"/>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A28" s="55"/>
-[...13 lines deleted...]
-      <c r="O28" s="63"/>
+      <c r="A28" s="30"/>
+      <c r="B28" s="31"/>
+      <c r="C28" s="31"/>
+      <c r="D28" s="31"/>
+      <c r="E28" s="31"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="31"/>
+      <c r="H28" s="31"/>
+      <c r="I28" s="31"/>
+      <c r="J28" s="31"/>
+      <c r="K28" s="31"/>
+      <c r="L28" s="31"/>
+      <c r="M28" s="31"/>
+      <c r="N28" s="31"/>
+      <c r="O28" s="32"/>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A29" s="55"/>
-[...13 lines deleted...]
-      <c r="O29" s="63"/>
+      <c r="A29" s="30"/>
+      <c r="B29" s="31"/>
+      <c r="C29" s="31"/>
+      <c r="D29" s="31"/>
+      <c r="E29" s="31"/>
+      <c r="F29" s="31"/>
+      <c r="G29" s="31"/>
+      <c r="H29" s="31"/>
+      <c r="I29" s="31"/>
+      <c r="J29" s="31"/>
+      <c r="K29" s="31"/>
+      <c r="L29" s="31"/>
+      <c r="M29" s="31"/>
+      <c r="N29" s="31"/>
+      <c r="O29" s="32"/>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A30" s="55"/>
-[...13 lines deleted...]
-      <c r="O30" s="63"/>
+      <c r="A30" s="30"/>
+      <c r="B30" s="31"/>
+      <c r="C30" s="31"/>
+      <c r="D30" s="31"/>
+      <c r="E30" s="31"/>
+      <c r="F30" s="31"/>
+      <c r="G30" s="31"/>
+      <c r="H30" s="31"/>
+      <c r="I30" s="31"/>
+      <c r="J30" s="31"/>
+      <c r="K30" s="31"/>
+      <c r="L30" s="31"/>
+      <c r="M30" s="31"/>
+      <c r="N30" s="31"/>
+      <c r="O30" s="32"/>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A31" s="55"/>
-[...13 lines deleted...]
-      <c r="O31" s="63"/>
+      <c r="A31" s="30"/>
+      <c r="B31" s="31"/>
+      <c r="C31" s="31"/>
+      <c r="D31" s="31"/>
+      <c r="E31" s="31"/>
+      <c r="F31" s="31"/>
+      <c r="G31" s="31"/>
+      <c r="H31" s="31"/>
+      <c r="I31" s="31"/>
+      <c r="J31" s="31"/>
+      <c r="K31" s="31"/>
+      <c r="L31" s="31"/>
+      <c r="M31" s="31"/>
+      <c r="N31" s="31"/>
+      <c r="O31" s="32"/>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A32" s="55"/>
-[...13 lines deleted...]
-      <c r="O32" s="63"/>
+      <c r="A32" s="30"/>
+      <c r="B32" s="31"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="31"/>
+      <c r="E32" s="31"/>
+      <c r="F32" s="31"/>
+      <c r="G32" s="31"/>
+      <c r="H32" s="31"/>
+      <c r="I32" s="31"/>
+      <c r="J32" s="31"/>
+      <c r="K32" s="31"/>
+      <c r="L32" s="31"/>
+      <c r="M32" s="31"/>
+      <c r="N32" s="31"/>
+      <c r="O32" s="32"/>
     </row>
     <row r="33" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A33" s="55"/>
-[...13 lines deleted...]
-      <c r="O33" s="63"/>
+      <c r="A33" s="30"/>
+      <c r="B33" s="31"/>
+      <c r="C33" s="31"/>
+      <c r="D33" s="31"/>
+      <c r="E33" s="31"/>
+      <c r="F33" s="31"/>
+      <c r="G33" s="31"/>
+      <c r="H33" s="31"/>
+      <c r="I33" s="31"/>
+      <c r="J33" s="31"/>
+      <c r="K33" s="31"/>
+      <c r="L33" s="31"/>
+      <c r="M33" s="31"/>
+      <c r="N33" s="31"/>
+      <c r="O33" s="32"/>
     </row>
     <row r="34" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A34" s="55"/>
-[...13 lines deleted...]
-      <c r="O34" s="63"/>
+      <c r="A34" s="30"/>
+      <c r="B34" s="31"/>
+      <c r="C34" s="31"/>
+      <c r="D34" s="31"/>
+      <c r="E34" s="31"/>
+      <c r="F34" s="31"/>
+      <c r="G34" s="31"/>
+      <c r="H34" s="31"/>
+      <c r="I34" s="31"/>
+      <c r="J34" s="31"/>
+      <c r="K34" s="31"/>
+      <c r="L34" s="31"/>
+      <c r="M34" s="31"/>
+      <c r="N34" s="31"/>
+      <c r="O34" s="32"/>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A35" s="55"/>
-[...13 lines deleted...]
-      <c r="O35" s="63"/>
+      <c r="A35" s="30"/>
+      <c r="B35" s="31"/>
+      <c r="C35" s="31"/>
+      <c r="D35" s="31"/>
+      <c r="E35" s="31"/>
+      <c r="F35" s="31"/>
+      <c r="G35" s="31"/>
+      <c r="H35" s="31"/>
+      <c r="I35" s="31"/>
+      <c r="J35" s="31"/>
+      <c r="K35" s="31"/>
+      <c r="L35" s="31"/>
+      <c r="M35" s="31"/>
+      <c r="N35" s="31"/>
+      <c r="O35" s="32"/>
     </row>
     <row r="36" spans="1:15" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A36" s="66"/>
       <c r="B36" s="67"/>
       <c r="C36" s="67"/>
       <c r="D36" s="67"/>
       <c r="E36" s="67"/>
       <c r="F36" s="67"/>
       <c r="G36" s="67"/>
       <c r="H36" s="67"/>
       <c r="I36" s="67"/>
       <c r="J36" s="67"/>
       <c r="K36" s="67"/>
       <c r="L36" s="67"/>
       <c r="M36" s="67"/>
       <c r="N36" s="67"/>
       <c r="O36" s="68"/>
     </row>
     <row r="37" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B37" s="14"/>
       <c r="C37" s="14"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="14"/>
       <c r="L37" s="14"/>
       <c r="M37" s="14"/>
       <c r="N37" s="14"/>
       <c r="O37" s="14"/>
     </row>
     <row r="38" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="15" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B38" s="15"/>
       <c r="C38" s="15"/>
       <c r="D38" s="15"/>
       <c r="E38" s="15"/>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15"/>
       <c r="I38" s="15"/>
       <c r="J38" s="15"/>
       <c r="K38" s="15"/>
       <c r="L38" s="15"/>
       <c r="M38" s="15"/>
       <c r="N38" s="15"/>
       <c r="O38" s="15"/>
     </row>
     <row r="39" spans="1:15" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="4"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="3"/>
       <c r="O39" s="2" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A13:O13"/>
-[...8 lines deleted...]
-    <mergeCell ref="M8:O8"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A6:C7"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="K6:O6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="K7:O7"/>
     <mergeCell ref="K5:O5"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="D8:G8"/>
+    <mergeCell ref="H8:J8"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="M8:O8"/>
+    <mergeCell ref="A13:O13"/>
+    <mergeCell ref="A15:O15"/>
+    <mergeCell ref="A17:O17"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A21:O36"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.35433070866141736" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>依頼試料情報</vt:lpstr>