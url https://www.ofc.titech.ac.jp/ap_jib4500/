--- v0 (2026-05-15)
+++ v1 (2026-07-06)
@@ -1,90 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\8.新HP\申込書ScienceTokyo_isct\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\scien\Desktop\広報担当_R8-\HP\素材\申込書・相談票\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C6F312B1-7C7F-4683-BFAC-6B9045AAEE08}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{72DB5622-8D55-4AEC-865F-88BF1412ED19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15885" windowHeight="10965" firstSheet="2" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="依頼試料情報" sheetId="2" r:id="rId1"/>
     <sheet name="Request" sheetId="4" r:id="rId2"/>
-    <sheet name="講習用試料情報シート" sheetId="6" r:id="rId3"/>
-[...1 lines deleted...]
-    <sheet name="セルフ利用規則書" sheetId="1" r:id="rId5"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId6"/>
+    <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="code_kamoku">[1]Sheet2!$A$2:$A$62</definedName>
     <definedName name="kamoku_code">#REF!</definedName>
     <definedName name="kamoku_meisyou">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
   <si>
     <t>メールアドレス</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>X〇-〇〇</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>○○○○</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>内線・メールボックス</t>
     <rPh sb="0" eb="2">
       <t>ナイセン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>身分/学年</t>
     <rPh sb="0" eb="2">
       <t>ミブン</t>
     </rPh>
     <rPh sb="3" eb="5">
@@ -211,72 +207,61 @@
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>Requester Name</t>
     </r>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　　/　　　/</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Date：</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　Sample information</t>
-[...2 lines deleted...]
-  <si>
     <t>Status</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>試料情報</t>
     <rPh sb="0" eb="4">
       <t>シリョウジョウホウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>■その他</t>
-[...5 lines deleted...]
-  <si>
     <t>■試料数</t>
     <rPh sb="1" eb="3">
       <t>シリョウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>個</t>
     <rPh sb="0" eb="1">
       <t>コ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>■依頼内容詳細（参考論文等ありましたら記載、もしくは添付してください。）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>※ 本申込書は統合システムからの依頼申込み時に添付でご提出ください。</t>
     <rPh sb="3" eb="6">
       <t>モウシコミショ</t>
     </rPh>
@@ -290,79 +275,50 @@
       <t>ジ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>テンプ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>テイシュツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>※ When requesting from an integrated system, attach this application.</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>■What is the purpose?</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>■Number of samples</t>
   </si>
   <si>
     <t>■Request details（References, etc.）</t>
   </si>
   <si>
-    <t>■etc.</t>
-[...27 lines deleted...]
-  <si>
     <t>SHOJI （Ext.5281）,　E-mail： shoji.d.aa@m.titech.ac.jp</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>依頼分析申込書：FIB-SEM(JIB-4500)</t>
     <rPh sb="0" eb="2">
       <t>イライ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ブンセキ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>モウシコミショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>■目的（加工, TEMまたはSEM用試料作製など）</t>
     <rPh sb="1" eb="3">
       <t>モクテキ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>カコウ</t>
     </rPh>
     <rPh sb="17" eb="18">
@@ -373,213 +329,146 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>■試料（組成, 構造, サイズ）</t>
     <rPh sb="1" eb="3">
       <t>シリョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ソセイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>コウゾウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Request application form of FIB-SEM(JIB-4500)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>■Sample information</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>試料情報シート（講習用）：FIB-SEM(JIB-4500)</t>
-[...54 lines deleted...]
-  <si>
     <t>担当：庄司 内線（5281）E-mail shoji.d.aa@m.titech.ac.jp</t>
     <rPh sb="0" eb="2">
       <t>タントウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショウジ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ナイセン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>2024/10/1 版</t>
-    <rPh sb="10" eb="11">
+    <t>Ver. 2026/7/1</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Materials Analysis Division(Yokohama), Science Tokyo</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Science Tokyo コアファシリティセンター分析部門（横浜）</t>
+    <rPh sb="26" eb="28">
+      <t>ブンセキ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ブモン</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ヨコハマ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026/7/1 版</t>
+    <rPh sb="9" eb="10">
       <t>バン</t>
-    </rPh>
-[...23 lines deleted...]
-      <t>ナイセン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -739,3385 +628,258 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3123 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\Akimoto\Documents\&#35013;&#32622;\S-5500\Request%20for%20FE-SEM%20form.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/Akimoto/Documents/&#35013;&#32622;/S-5500/Request%20for%20FE-SEM%20form.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="申込書日本語"/>
       <sheetName val="Request form"/>
       <sheetName val="Sheet2"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2">
         <row r="2">
           <cell r="A2" t="str">
             <v>11110</v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3" t="str">
             <v>11410</v>
           </cell>
         </row>
         <row r="4">
           <cell r="A4" t="str">
             <v>11910</v>
           </cell>
         </row>
@@ -4396,91 +1158,91 @@
             <v>111</v>
           </cell>
         </row>
         <row r="60">
           <cell r="A60" t="str">
             <v>K318</v>
           </cell>
         </row>
         <row r="61">
           <cell r="A61" t="str">
             <v>K339</v>
           </cell>
         </row>
         <row r="62">
           <cell r="A62" t="str">
             <v>K338</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4542,51 +1304,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4684,2768 +1446,1410 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:O39"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H45" sqref="H45"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="O40" sqref="O40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="9" width="5.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="50" t="s">
-[...15 lines deleted...]
-      <c r="O1" s="50"/>
+      <c r="A1" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
     </row>
     <row r="2" spans="1:15" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="50" t="s">
-[...15 lines deleted...]
-      <c r="O2" s="50"/>
+      <c r="A2" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
     </row>
     <row r="3" spans="1:15" ht="6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="3"/>
       <c r="O3" s="3"/>
     </row>
     <row r="4" spans="1:15" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="4"/>
-      <c r="B4" s="16" t="s">
-[...12 lines deleted...]
-      <c r="M4" s="14"/>
+      <c r="B4" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="14"/>
+      <c r="D4" s="14"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="13"/>
+      <c r="L4" s="13"/>
+      <c r="M4" s="13"/>
     </row>
     <row r="5" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="3"/>
       <c r="J5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="38" t="s">
+      <c r="A6" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="39"/>
-[...1 lines deleted...]
-      <c r="D6" s="44" t="s">
+      <c r="B6" s="38"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="45"/>
-[...2 lines deleted...]
-      <c r="H6" s="51" t="s">
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="52"/>
-[...5 lines deleted...]
-      <c r="O6" s="54"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="53"/>
     </row>
     <row r="7" spans="1:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="41"/>
-[...2 lines deleted...]
-      <c r="D7" s="46" t="s">
+      <c r="A7" s="40"/>
+      <c r="B7" s="41"/>
+      <c r="C7" s="42"/>
+      <c r="D7" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="47"/>
-[...2 lines deleted...]
-      <c r="H7" s="37" t="s">
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="46"/>
+      <c r="H7" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="I7" s="37"/>
-[...5 lines deleted...]
-      <c r="O7" s="54"/>
+      <c r="I7" s="36"/>
+      <c r="J7" s="36"/>
+      <c r="K7" s="53"/>
+      <c r="L7" s="53"/>
+      <c r="M7" s="53"/>
+      <c r="N7" s="53"/>
+      <c r="O7" s="53"/>
     </row>
     <row r="8" spans="1:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="37" t="s">
+      <c r="A8" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="37"/>
-[...5 lines deleted...]
-      <c r="H8" s="31" t="s">
+      <c r="B8" s="36"/>
+      <c r="C8" s="36"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="I8" s="32"/>
-[...1 lines deleted...]
-      <c r="K8" s="34" t="s">
+      <c r="I8" s="31"/>
+      <c r="J8" s="32"/>
+      <c r="K8" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="L8" s="35"/>
-      <c r="M8" s="34" t="s">
+      <c r="L8" s="34"/>
+      <c r="M8" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="N8" s="36"/>
-      <c r="O8" s="35"/>
+      <c r="N8" s="35"/>
+      <c r="O8" s="34"/>
     </row>
     <row r="9" spans="1:15" ht="10.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="10" spans="1:15" ht="10.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="11" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A11" s="13" t="s">
-[...15 lines deleted...]
-      <c r="O11" s="11"/>
+      <c r="A11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="12"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="11"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="11"/>
+      <c r="M11" s="11"/>
+      <c r="N11" s="11"/>
+      <c r="O11" s="10"/>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A12" s="9" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="6"/>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A13" s="21"/>
-[...13 lines deleted...]
-      <c r="O13" s="30"/>
+      <c r="A13" s="20"/>
+      <c r="B13" s="21"/>
+      <c r="C13" s="21"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="21"/>
+      <c r="G13" s="21"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="21"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21"/>
+      <c r="L13" s="21"/>
+      <c r="M13" s="21"/>
+      <c r="N13" s="21"/>
+      <c r="O13" s="29"/>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A14" s="9" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="6"/>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A15" s="21"/>
-[...13 lines deleted...]
-      <c r="O15" s="30"/>
+      <c r="A15" s="20"/>
+      <c r="B15" s="21"/>
+      <c r="C15" s="21"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="21"/>
+      <c r="G15" s="21"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="21"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
+      <c r="N15" s="21"/>
+      <c r="O15" s="29"/>
     </row>
     <row r="16" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A16" s="9" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="6"/>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A17" s="21"/>
-[...15 lines deleted...]
-      <c r="O17" s="20"/>
+      <c r="A17" s="20"/>
+      <c r="B17" s="21"/>
+      <c r="C17" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
+      <c r="H17" s="18"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="18"/>
+      <c r="L17" s="18"/>
+      <c r="M17" s="18"/>
+      <c r="N17" s="18"/>
+      <c r="O17" s="19"/>
     </row>
     <row r="18" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A18" s="9" t="s">
-        <v>24</v>
-[...14 lines deleted...]
-      <c r="O18" s="20"/>
+        <v>22</v>
+      </c>
+      <c r="B18" s="18"/>
+      <c r="C18" s="18"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="18"/>
+      <c r="F18" s="18"/>
+      <c r="G18" s="18"/>
+      <c r="H18" s="18"/>
+      <c r="I18" s="18"/>
+      <c r="J18" s="18"/>
+      <c r="K18" s="18"/>
+      <c r="L18" s="18"/>
+      <c r="M18" s="18"/>
+      <c r="N18" s="18"/>
+      <c r="O18" s="19"/>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A19" s="24"/>
-[...13 lines deleted...]
-      <c r="O19" s="26"/>
+      <c r="A19" s="23"/>
+      <c r="B19" s="24"/>
+      <c r="C19" s="24"/>
+      <c r="D19" s="24"/>
+      <c r="E19" s="24"/>
+      <c r="F19" s="24"/>
+      <c r="G19" s="24"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="24"/>
+      <c r="J19" s="24"/>
+      <c r="K19" s="24"/>
+      <c r="L19" s="24"/>
+      <c r="M19" s="24"/>
+      <c r="N19" s="24"/>
+      <c r="O19" s="25"/>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A20" s="24"/>
-[...13 lines deleted...]
-      <c r="O20" s="26"/>
+      <c r="A20" s="23"/>
+      <c r="B20" s="24"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="24"/>
+      <c r="K20" s="24"/>
+      <c r="L20" s="24"/>
+      <c r="M20" s="24"/>
+      <c r="N20" s="24"/>
+      <c r="O20" s="25"/>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A21" s="24"/>
-[...13 lines deleted...]
-      <c r="O21" s="26"/>
+      <c r="A21" s="23"/>
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="24"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="24"/>
+      <c r="I21" s="24"/>
+      <c r="J21" s="24"/>
+      <c r="K21" s="24"/>
+      <c r="L21" s="24"/>
+      <c r="M21" s="24"/>
+      <c r="N21" s="24"/>
+      <c r="O21" s="25"/>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A22" s="24"/>
-[...13 lines deleted...]
-      <c r="O22" s="26"/>
+      <c r="A22" s="23"/>
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="24"/>
+      <c r="G22" s="24"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="24"/>
+      <c r="J22" s="24"/>
+      <c r="K22" s="24"/>
+      <c r="L22" s="24"/>
+      <c r="M22" s="24"/>
+      <c r="N22" s="24"/>
+      <c r="O22" s="25"/>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A23" s="24"/>
-[...13 lines deleted...]
-      <c r="O23" s="26"/>
+      <c r="A23" s="23"/>
+      <c r="B23" s="24"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="24"/>
+      <c r="G23" s="24"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="24"/>
+      <c r="J23" s="24"/>
+      <c r="K23" s="24"/>
+      <c r="L23" s="24"/>
+      <c r="M23" s="24"/>
+      <c r="N23" s="24"/>
+      <c r="O23" s="25"/>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A24" s="24"/>
-[...13 lines deleted...]
-      <c r="O24" s="26"/>
+      <c r="A24" s="23"/>
+      <c r="B24" s="24"/>
+      <c r="C24" s="24"/>
+      <c r="D24" s="24"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="24"/>
+      <c r="G24" s="24"/>
+      <c r="H24" s="24"/>
+      <c r="I24" s="24"/>
+      <c r="J24" s="24"/>
+      <c r="K24" s="24"/>
+      <c r="L24" s="24"/>
+      <c r="M24" s="24"/>
+      <c r="N24" s="24"/>
+      <c r="O24" s="25"/>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A25" s="24"/>
-[...13 lines deleted...]
-      <c r="O25" s="26"/>
+      <c r="A25" s="23"/>
+      <c r="B25" s="24"/>
+      <c r="C25" s="24"/>
+      <c r="D25" s="24"/>
+      <c r="E25" s="24"/>
+      <c r="F25" s="24"/>
+      <c r="G25" s="24"/>
+      <c r="H25" s="24"/>
+      <c r="I25" s="24"/>
+      <c r="J25" s="24"/>
+      <c r="K25" s="24"/>
+      <c r="L25" s="24"/>
+      <c r="M25" s="24"/>
+      <c r="N25" s="24"/>
+      <c r="O25" s="25"/>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A26" s="24"/>
-[...13 lines deleted...]
-      <c r="O26" s="26"/>
+      <c r="A26" s="23"/>
+      <c r="B26" s="24"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="24"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="24"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="24"/>
+      <c r="I26" s="24"/>
+      <c r="J26" s="24"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="24"/>
+      <c r="M26" s="24"/>
+      <c r="N26" s="24"/>
+      <c r="O26" s="25"/>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A27" s="24"/>
-[...13 lines deleted...]
-      <c r="O27" s="26"/>
+      <c r="A27" s="23"/>
+      <c r="B27" s="24"/>
+      <c r="C27" s="24"/>
+      <c r="D27" s="24"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="24"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="24"/>
+      <c r="I27" s="24"/>
+      <c r="J27" s="24"/>
+      <c r="K27" s="24"/>
+      <c r="L27" s="24"/>
+      <c r="M27" s="24"/>
+      <c r="N27" s="24"/>
+      <c r="O27" s="25"/>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A28" s="24"/>
-[...13 lines deleted...]
-      <c r="O28" s="26"/>
+      <c r="A28" s="23"/>
+      <c r="B28" s="24"/>
+      <c r="C28" s="24"/>
+      <c r="D28" s="24"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="24"/>
+      <c r="G28" s="24"/>
+      <c r="H28" s="24"/>
+      <c r="I28" s="24"/>
+      <c r="J28" s="24"/>
+      <c r="K28" s="24"/>
+      <c r="L28" s="24"/>
+      <c r="M28" s="24"/>
+      <c r="N28" s="24"/>
+      <c r="O28" s="25"/>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A29" s="24"/>
-[...13 lines deleted...]
-      <c r="O29" s="26"/>
+      <c r="A29" s="23"/>
+      <c r="B29" s="24"/>
+      <c r="C29" s="24"/>
+      <c r="D29" s="24"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="24"/>
+      <c r="G29" s="24"/>
+      <c r="H29" s="24"/>
+      <c r="I29" s="24"/>
+      <c r="J29" s="24"/>
+      <c r="K29" s="24"/>
+      <c r="L29" s="24"/>
+      <c r="M29" s="24"/>
+      <c r="N29" s="24"/>
+      <c r="O29" s="25"/>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A30" s="24"/>
-[...13 lines deleted...]
-      <c r="O30" s="26"/>
+      <c r="A30" s="23"/>
+      <c r="B30" s="24"/>
+      <c r="C30" s="24"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="24"/>
+      <c r="J30" s="24"/>
+      <c r="K30" s="24"/>
+      <c r="L30" s="24"/>
+      <c r="M30" s="24"/>
+      <c r="N30" s="24"/>
+      <c r="O30" s="25"/>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A31" s="24"/>
-[...13 lines deleted...]
-      <c r="O31" s="26"/>
+      <c r="A31" s="23"/>
+      <c r="B31" s="24"/>
+      <c r="C31" s="24"/>
+      <c r="D31" s="24"/>
+      <c r="E31" s="24"/>
+      <c r="F31" s="24"/>
+      <c r="G31" s="24"/>
+      <c r="H31" s="24"/>
+      <c r="I31" s="24"/>
+      <c r="J31" s="24"/>
+      <c r="K31" s="24"/>
+      <c r="L31" s="24"/>
+      <c r="M31" s="24"/>
+      <c r="N31" s="24"/>
+      <c r="O31" s="25"/>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A32" s="24"/>
-[...13 lines deleted...]
-      <c r="O32" s="26"/>
+      <c r="A32" s="23"/>
+      <c r="B32" s="24"/>
+      <c r="C32" s="24"/>
+      <c r="D32" s="24"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="24"/>
+      <c r="G32" s="24"/>
+      <c r="H32" s="24"/>
+      <c r="I32" s="24"/>
+      <c r="J32" s="24"/>
+      <c r="K32" s="24"/>
+      <c r="L32" s="24"/>
+      <c r="M32" s="24"/>
+      <c r="N32" s="24"/>
+      <c r="O32" s="25"/>
     </row>
     <row r="33" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A33" s="24"/>
-[...13 lines deleted...]
-      <c r="O33" s="26"/>
+      <c r="A33" s="23"/>
+      <c r="B33" s="24"/>
+      <c r="C33" s="24"/>
+      <c r="D33" s="24"/>
+      <c r="E33" s="24"/>
+      <c r="F33" s="24"/>
+      <c r="G33" s="24"/>
+      <c r="H33" s="24"/>
+      <c r="I33" s="24"/>
+      <c r="J33" s="24"/>
+      <c r="K33" s="24"/>
+      <c r="L33" s="24"/>
+      <c r="M33" s="24"/>
+      <c r="N33" s="24"/>
+      <c r="O33" s="25"/>
     </row>
     <row r="34" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A34" s="24"/>
-[...13 lines deleted...]
-      <c r="O34" s="26"/>
+      <c r="A34" s="23"/>
+      <c r="B34" s="24"/>
+      <c r="C34" s="24"/>
+      <c r="D34" s="24"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="24"/>
+      <c r="G34" s="24"/>
+      <c r="H34" s="24"/>
+      <c r="I34" s="24"/>
+      <c r="J34" s="24"/>
+      <c r="K34" s="24"/>
+      <c r="L34" s="24"/>
+      <c r="M34" s="24"/>
+      <c r="N34" s="24"/>
+      <c r="O34" s="25"/>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A35" s="24"/>
-[...13 lines deleted...]
-      <c r="O35" s="26"/>
+      <c r="A35" s="23"/>
+      <c r="B35" s="24"/>
+      <c r="C35" s="24"/>
+      <c r="D35" s="24"/>
+      <c r="E35" s="24"/>
+      <c r="F35" s="24"/>
+      <c r="G35" s="24"/>
+      <c r="H35" s="24"/>
+      <c r="I35" s="24"/>
+      <c r="J35" s="24"/>
+      <c r="K35" s="24"/>
+      <c r="L35" s="24"/>
+      <c r="M35" s="24"/>
+      <c r="N35" s="24"/>
+      <c r="O35" s="25"/>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A36" s="24"/>
-[...13 lines deleted...]
-      <c r="O36" s="26"/>
+      <c r="A36" s="23"/>
+      <c r="B36" s="24"/>
+      <c r="C36" s="24"/>
+      <c r="D36" s="24"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="24"/>
+      <c r="G36" s="24"/>
+      <c r="H36" s="24"/>
+      <c r="I36" s="24"/>
+      <c r="J36" s="24"/>
+      <c r="K36" s="24"/>
+      <c r="L36" s="24"/>
+      <c r="M36" s="24"/>
+      <c r="N36" s="24"/>
+      <c r="O36" s="25"/>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A37" s="27"/>
-[...13 lines deleted...]
-      <c r="O37" s="29"/>
+      <c r="A37" s="26"/>
+      <c r="B37" s="27"/>
+      <c r="C37" s="27"/>
+      <c r="D37" s="27"/>
+      <c r="E37" s="27"/>
+      <c r="F37" s="27"/>
+      <c r="G37" s="27"/>
+      <c r="H37" s="27"/>
+      <c r="I37" s="27"/>
+      <c r="J37" s="27"/>
+      <c r="K37" s="27"/>
+      <c r="L37" s="27"/>
+      <c r="M37" s="27"/>
+      <c r="N37" s="27"/>
+      <c r="O37" s="28"/>
     </row>
     <row r="38" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A38" s="23" t="s">
-[...15 lines deleted...]
-      <c r="O38" s="23"/>
+      <c r="A38" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B38" s="22"/>
+      <c r="C38" s="22"/>
+      <c r="D38" s="22"/>
+      <c r="E38" s="22"/>
+      <c r="F38" s="22"/>
+      <c r="G38" s="22"/>
+      <c r="H38" s="22"/>
+      <c r="I38" s="22"/>
+      <c r="J38" s="22"/>
+      <c r="K38" s="22"/>
+      <c r="L38" s="22"/>
+      <c r="M38" s="22"/>
+      <c r="N38" s="22"/>
+      <c r="O38" s="22"/>
     </row>
     <row r="39" spans="1:15" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="4"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="3"/>
       <c r="O39" s="2" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="K6:O6"/>
     <mergeCell ref="K7:O7"/>
     <mergeCell ref="H8:J8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="M8:O8"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="A6:C7"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A38:O38"/>
     <mergeCell ref="A19:O37"/>
     <mergeCell ref="A13:O13"/>
     <mergeCell ref="A15:O15"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.35433070866141736" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:P36"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="N39" sqref="N39"/>
+    <sheetView topLeftCell="A20" workbookViewId="0">
+      <selection sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="9" width="5.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="50" t="s">
-[...16 lines deleted...]
-      <c r="P1" s="18"/>
+      <c r="A1" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="17"/>
     </row>
     <row r="2" spans="1:16" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="50" t="s">
-[...16 lines deleted...]
-      <c r="P2" s="17"/>
+      <c r="A2" s="49" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="16"/>
     </row>
     <row r="3" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="3"/>
       <c r="O3" s="3"/>
     </row>
     <row r="4" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="4"/>
-      <c r="B4" s="16" t="s">
-[...12 lines deleted...]
-      <c r="M4" s="14"/>
+      <c r="B4" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="14"/>
+      <c r="D4" s="14"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="13"/>
+      <c r="L4" s="13"/>
+      <c r="M4" s="13"/>
     </row>
     <row r="5" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="3"/>
       <c r="J5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="K5" s="60" t="s">
+      <c r="K5" s="59" t="s">
         <v>16</v>
       </c>
-      <c r="L5" s="60"/>
-[...2 lines deleted...]
-      <c r="O5" s="60"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="59"/>
+      <c r="O5" s="59"/>
     </row>
     <row r="6" spans="1:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="38" t="s">
+      <c r="A6" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="39"/>
-[...1 lines deleted...]
-      <c r="D6" s="44" t="s">
+      <c r="B6" s="38"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="45"/>
-[...2 lines deleted...]
-      <c r="H6" s="51" t="s">
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="I6" s="52"/>
-[...5 lines deleted...]
-      <c r="O6" s="54"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="53"/>
     </row>
     <row r="7" spans="1:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="41"/>
-[...2 lines deleted...]
-      <c r="D7" s="46" t="s">
+      <c r="A7" s="40"/>
+      <c r="B7" s="41"/>
+      <c r="C7" s="42"/>
+      <c r="D7" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="47"/>
-[...2 lines deleted...]
-      <c r="H7" s="37" t="s">
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="46"/>
+      <c r="H7" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="I7" s="37"/>
-[...5 lines deleted...]
-      <c r="O7" s="54"/>
+      <c r="I7" s="36"/>
+      <c r="J7" s="36"/>
+      <c r="K7" s="53"/>
+      <c r="L7" s="53"/>
+      <c r="M7" s="53"/>
+      <c r="N7" s="53"/>
+      <c r="O7" s="53"/>
     </row>
     <row r="8" spans="1:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="37" t="s">
-[...8 lines deleted...]
-      <c r="H8" s="31" t="s">
+      <c r="A8" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="36"/>
+      <c r="C8" s="36"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="I8" s="32"/>
-[...1 lines deleted...]
-      <c r="K8" s="34" t="s">
+      <c r="I8" s="31"/>
+      <c r="J8" s="32"/>
+      <c r="K8" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="L8" s="35"/>
-      <c r="M8" s="34" t="s">
+      <c r="L8" s="34"/>
+      <c r="M8" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="N8" s="36"/>
-      <c r="O8" s="35"/>
+      <c r="N8" s="35"/>
+      <c r="O8" s="34"/>
     </row>
     <row r="9" spans="1:16" ht="10.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="10" spans="1:16" ht="10.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="11" spans="1:16" x14ac:dyDescent="0.4">
-      <c r="A11" s="13" t="s">
+      <c r="A11" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="13"/>
-[...12 lines deleted...]
-      <c r="O11" s="11"/>
+      <c r="B11" s="12"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="11"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="11"/>
+      <c r="M11" s="11"/>
+      <c r="N11" s="11"/>
+      <c r="O11" s="10"/>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A12" s="9" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="6"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.4">
-      <c r="A13" s="21"/>
-[...13 lines deleted...]
-      <c r="O13" s="30"/>
+      <c r="A13" s="20"/>
+      <c r="B13" s="21"/>
+      <c r="C13" s="21"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="21"/>
+      <c r="G13" s="21"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="21"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21"/>
+      <c r="L13" s="21"/>
+      <c r="M13" s="21"/>
+      <c r="N13" s="21"/>
+      <c r="O13" s="29"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A14" s="9" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="6"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.4">
-      <c r="A15" s="21"/>
-[...13 lines deleted...]
-      <c r="O15" s="30"/>
+      <c r="A15" s="20"/>
+      <c r="B15" s="21"/>
+      <c r="C15" s="21"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="21"/>
+      <c r="G15" s="21"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="21"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
+      <c r="N15" s="21"/>
+      <c r="O15" s="29"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A16" s="9" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="6"/>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A17" s="55"/>
-      <c r="B17" s="56"/>
+      <c r="A17" s="54"/>
+      <c r="B17" s="55"/>
       <c r="C17" s="8"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="6"/>
     </row>
     <row r="18" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A18" s="9" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="6"/>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A19" s="21"/>
-[...13 lines deleted...]
-      <c r="O19" s="30"/>
+      <c r="A19" s="20"/>
+      <c r="B19" s="21"/>
+      <c r="C19" s="21"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="21"/>
+      <c r="F19" s="21"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="21"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21"/>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
+      <c r="N19" s="21"/>
+      <c r="O19" s="29"/>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A20" s="21"/>
-[...13 lines deleted...]
-      <c r="O20" s="30"/>
+      <c r="A20" s="20"/>
+      <c r="B20" s="21"/>
+      <c r="C20" s="21"/>
+      <c r="D20" s="21"/>
+      <c r="E20" s="21"/>
+      <c r="F20" s="21"/>
+      <c r="G20" s="21"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="21"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21"/>
+      <c r="L20" s="21"/>
+      <c r="M20" s="21"/>
+      <c r="N20" s="21"/>
+      <c r="O20" s="29"/>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A21" s="21"/>
-[...13 lines deleted...]
-      <c r="O21" s="30"/>
+      <c r="A21" s="20"/>
+      <c r="B21" s="21"/>
+      <c r="C21" s="21"/>
+      <c r="D21" s="21"/>
+      <c r="E21" s="21"/>
+      <c r="F21" s="21"/>
+      <c r="G21" s="21"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="21"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21"/>
+      <c r="L21" s="21"/>
+      <c r="M21" s="21"/>
+      <c r="N21" s="21"/>
+      <c r="O21" s="29"/>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A22" s="21"/>
-[...13 lines deleted...]
-      <c r="O22" s="30"/>
+      <c r="A22" s="20"/>
+      <c r="B22" s="21"/>
+      <c r="C22" s="21"/>
+      <c r="D22" s="21"/>
+      <c r="E22" s="21"/>
+      <c r="F22" s="21"/>
+      <c r="G22" s="21"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="21"/>
+      <c r="J22" s="21"/>
+      <c r="K22" s="21"/>
+      <c r="L22" s="21"/>
+      <c r="M22" s="21"/>
+      <c r="N22" s="21"/>
+      <c r="O22" s="29"/>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A23" s="21"/>
-[...13 lines deleted...]
-      <c r="O23" s="30"/>
+      <c r="A23" s="20"/>
+      <c r="B23" s="21"/>
+      <c r="C23" s="21"/>
+      <c r="D23" s="21"/>
+      <c r="E23" s="21"/>
+      <c r="F23" s="21"/>
+      <c r="G23" s="21"/>
+      <c r="H23" s="21"/>
+      <c r="I23" s="21"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21"/>
+      <c r="L23" s="21"/>
+      <c r="M23" s="21"/>
+      <c r="N23" s="21"/>
+      <c r="O23" s="29"/>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A24" s="21"/>
-[...13 lines deleted...]
-      <c r="O24" s="30"/>
+      <c r="A24" s="20"/>
+      <c r="B24" s="21"/>
+      <c r="C24" s="21"/>
+      <c r="D24" s="21"/>
+      <c r="E24" s="21"/>
+      <c r="F24" s="21"/>
+      <c r="G24" s="21"/>
+      <c r="H24" s="21"/>
+      <c r="I24" s="21"/>
+      <c r="J24" s="21"/>
+      <c r="K24" s="21"/>
+      <c r="L24" s="21"/>
+      <c r="M24" s="21"/>
+      <c r="N24" s="21"/>
+      <c r="O24" s="29"/>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A25" s="21"/>
-[...13 lines deleted...]
-      <c r="O25" s="30"/>
+      <c r="A25" s="20"/>
+      <c r="B25" s="21"/>
+      <c r="C25" s="21"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="21"/>
+      <c r="G25" s="21"/>
+      <c r="H25" s="21"/>
+      <c r="I25" s="21"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21"/>
+      <c r="L25" s="21"/>
+      <c r="M25" s="21"/>
+      <c r="N25" s="21"/>
+      <c r="O25" s="29"/>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A26" s="21"/>
-[...13 lines deleted...]
-      <c r="O26" s="30"/>
+      <c r="A26" s="20"/>
+      <c r="B26" s="21"/>
+      <c r="C26" s="21"/>
+      <c r="D26" s="21"/>
+      <c r="E26" s="21"/>
+      <c r="F26" s="21"/>
+      <c r="G26" s="21"/>
+      <c r="H26" s="21"/>
+      <c r="I26" s="21"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="21"/>
+      <c r="L26" s="21"/>
+      <c r="M26" s="21"/>
+      <c r="N26" s="21"/>
+      <c r="O26" s="29"/>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A27" s="21"/>
-[...13 lines deleted...]
-      <c r="O27" s="30"/>
+      <c r="A27" s="20"/>
+      <c r="B27" s="21"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21"/>
+      <c r="G27" s="21"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="21"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
+      <c r="N27" s="21"/>
+      <c r="O27" s="29"/>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A28" s="21"/>
-[...13 lines deleted...]
-      <c r="O28" s="30"/>
+      <c r="A28" s="20"/>
+      <c r="B28" s="21"/>
+      <c r="C28" s="21"/>
+      <c r="D28" s="21"/>
+      <c r="E28" s="21"/>
+      <c r="F28" s="21"/>
+      <c r="G28" s="21"/>
+      <c r="H28" s="21"/>
+      <c r="I28" s="21"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21"/>
+      <c r="L28" s="21"/>
+      <c r="M28" s="21"/>
+      <c r="N28" s="21"/>
+      <c r="O28" s="29"/>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A29" s="21"/>
-[...13 lines deleted...]
-      <c r="O29" s="30"/>
+      <c r="A29" s="20"/>
+      <c r="B29" s="21"/>
+      <c r="C29" s="21"/>
+      <c r="D29" s="21"/>
+      <c r="E29" s="21"/>
+      <c r="F29" s="21"/>
+      <c r="G29" s="21"/>
+      <c r="H29" s="21"/>
+      <c r="I29" s="21"/>
+      <c r="J29" s="21"/>
+      <c r="K29" s="21"/>
+      <c r="L29" s="21"/>
+      <c r="M29" s="21"/>
+      <c r="N29" s="21"/>
+      <c r="O29" s="29"/>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A30" s="21"/>
-[...13 lines deleted...]
-      <c r="O30" s="30"/>
+      <c r="A30" s="20"/>
+      <c r="B30" s="21"/>
+      <c r="C30" s="21"/>
+      <c r="D30" s="21"/>
+      <c r="E30" s="21"/>
+      <c r="F30" s="21"/>
+      <c r="G30" s="21"/>
+      <c r="H30" s="21"/>
+      <c r="I30" s="21"/>
+      <c r="J30" s="21"/>
+      <c r="K30" s="21"/>
+      <c r="L30" s="21"/>
+      <c r="M30" s="21"/>
+      <c r="N30" s="21"/>
+      <c r="O30" s="29"/>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A31" s="21"/>
-[...13 lines deleted...]
-      <c r="O31" s="30"/>
+      <c r="A31" s="20"/>
+      <c r="B31" s="21"/>
+      <c r="C31" s="21"/>
+      <c r="D31" s="21"/>
+      <c r="E31" s="21"/>
+      <c r="F31" s="21"/>
+      <c r="G31" s="21"/>
+      <c r="H31" s="21"/>
+      <c r="I31" s="21"/>
+      <c r="J31" s="21"/>
+      <c r="K31" s="21"/>
+      <c r="L31" s="21"/>
+      <c r="M31" s="21"/>
+      <c r="N31" s="21"/>
+      <c r="O31" s="29"/>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A32" s="21"/>
-[...13 lines deleted...]
-      <c r="O32" s="30"/>
+      <c r="A32" s="20"/>
+      <c r="B32" s="21"/>
+      <c r="C32" s="21"/>
+      <c r="D32" s="21"/>
+      <c r="E32" s="21"/>
+      <c r="F32" s="21"/>
+      <c r="G32" s="21"/>
+      <c r="H32" s="21"/>
+      <c r="I32" s="21"/>
+      <c r="J32" s="21"/>
+      <c r="K32" s="21"/>
+      <c r="L32" s="21"/>
+      <c r="M32" s="21"/>
+      <c r="N32" s="21"/>
+      <c r="O32" s="29"/>
     </row>
     <row r="33" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A33" s="21"/>
-[...13 lines deleted...]
-      <c r="O33" s="30"/>
+      <c r="A33" s="20"/>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="29"/>
     </row>
     <row r="34" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A34" s="57"/>
-[...13 lines deleted...]
-      <c r="O34" s="59"/>
+      <c r="A34" s="56"/>
+      <c r="B34" s="57"/>
+      <c r="C34" s="57"/>
+      <c r="D34" s="57"/>
+      <c r="E34" s="57"/>
+      <c r="F34" s="57"/>
+      <c r="G34" s="57"/>
+      <c r="H34" s="57"/>
+      <c r="I34" s="57"/>
+      <c r="J34" s="57"/>
+      <c r="K34" s="57"/>
+      <c r="L34" s="57"/>
+      <c r="M34" s="57"/>
+      <c r="N34" s="57"/>
+      <c r="O34" s="58"/>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A35" s="5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="4"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="3"/>
       <c r="O36" s="2" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A6:C7"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="K6:O6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="K7:O7"/>
     <mergeCell ref="K5:O5"/>
     <mergeCell ref="A13:O13"/>
     <mergeCell ref="A15:O15"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A19:O34"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="H8:J8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="M8:O8"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.35433070866141736" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1349 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>依頼試料情報</vt:lpstr>
       <vt:lpstr>Request</vt:lpstr>
-      <vt:lpstr>講習用試料情報シート</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>セルフ利用規則書</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>akimo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>