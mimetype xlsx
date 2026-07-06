--- v0 (2026-05-15)
+++ v1 (2026-07-06)
@@ -3,84 +3,87 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\8.新HP\申込書ScienceTokyo_isct\MS訂正\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\scien\Desktop\広報担当_R8-\HP\素材\申込書・相談票\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9A3FEA41-E68C-4522-8288-B2FDAADADC96}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D0630CB9-27F6-4653-BED0-970C53BFC760}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13455" windowHeight="10050" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="依頼" sheetId="2" r:id="rId1"/>
     <sheet name="Request" sheetId="4" r:id="rId2"/>
     <sheet name="講習" sheetId="3" r:id="rId3"/>
     <sheet name="License" sheetId="5" r:id="rId4"/>
     <sheet name="注意事項" sheetId="1" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="code_kamoku">[1]Sheet2!$A$2:$A$62</definedName>
     <definedName name="kamoku_code">#REF!</definedName>
     <definedName name="kamoku_meisyou">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">License!$A$1:$O$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Request!$A$1:$O$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">依頼!$A$1:$O$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">講習!$A$1:$O$27</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="151">
   <si>
     <t>メールアドレス</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>X〇-〇〇</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>○○○○</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>内線・メールボックス</t>
     <rPh sb="0" eb="2">
       <t>ナイセン</t>
     </rPh>
     <phoneticPr fontId="1"/>
@@ -1442,78 +1445,50 @@
   <si>
     <t>サンプル名（10文字以内の英数字）</t>
     <rPh sb="4" eb="5">
       <t>メイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>モジ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>イナイ</t>
     </rPh>
     <rPh sb="13" eb="16">
       <t>エイスウジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>・Sample name must be within 10 characters</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>sample name（Within 10 characters）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>Science Tokyo コアファシリティセンター分析部門（すずかけ台）</t>
-[...26 lines deleted...]
-  <si>
     <t>備考欄</t>
     <rPh sb="0" eb="3">
       <t>ビコウラン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Remarks</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>推定分子式</t>
     <rPh sb="0" eb="2">
       <t>スイテイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ブンシ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>シキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Molecular Formula</t>
@@ -1561,58 +1536,86 @@
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>提出先：分析部門　担当 小泉公人 内線（5278）E-mail koizumi.m.1efd@m.isct.ac.jp</t>
     <rPh sb="0" eb="3">
       <t>テイシュツサキ</t>
     </rPh>
     <rPh sb="4" eb="8">
       <t>ブンセキブモン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>タントウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>コイズミ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>オオヤケ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ヒト</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ナイセン</t>
     </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026/7/1 版</t>
+    <rPh sb="9" eb="10">
+      <t>バン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Science Tokyo コアファシリティセンター分析部門（横浜）</t>
+    <rPh sb="26" eb="28">
+      <t>ブンセキ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ブモン</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ヨコハマ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Ver. 2026/7/1</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Materials Analysis Division(Yokohama), Science Tokyo</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="32">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
@@ -2155,293 +2158,293 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...64 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\Akimoto\Documents\&#35013;&#32622;\S-5500\Request%20for%20FE-SEM%20form.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/Akimoto/Documents/&#35013;&#32622;/S-5500/Request%20for%20FE-SEM%20form.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="申込書日本語"/>
       <sheetName val="Request form"/>
       <sheetName val="Sheet2"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2">
         <row r="2">
           <cell r="A2" t="str">
             <v>11110</v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3" t="str">
             <v>11410</v>
           </cell>
         </row>
         <row r="4">
           <cell r="A4" t="str">
             <v>11910</v>
           </cell>
         </row>
@@ -2720,91 +2723,91 @@
             <v>111</v>
           </cell>
         </row>
         <row r="60">
           <cell r="A60" t="str">
             <v>K318</v>
           </cell>
         </row>
         <row r="61">
           <cell r="A61" t="str">
             <v>K339</v>
           </cell>
         </row>
         <row r="62">
           <cell r="A62" t="str">
             <v>K338</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2866,51 +2869,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3008,3405 +3011,3405 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Q44"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A41" sqref="A41"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D16" sqref="D16:O25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="9" width="5.625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="25.15" customHeight="1">
-[...19 lines deleted...]
-      <c r="A2" s="63" t="s">
+    <row r="1" spans="1:17" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="89" t="s">
+        <v>148</v>
+      </c>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
+      <c r="O1" s="89"/>
+    </row>
+    <row r="2" spans="1:17" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="90" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="63"/>
-[...14 lines deleted...]
-    <row r="3" spans="1:17" ht="6" customHeight="1">
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="90"/>
+    </row>
+    <row r="3" spans="1:17" ht="6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="3"/>
       <c r="O3" s="3"/>
     </row>
-    <row r="4" spans="1:17" ht="13.15" customHeight="1">
+    <row r="4" spans="1:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="4"/>
       <c r="B4" s="7"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
     </row>
-    <row r="5" spans="1:17" ht="18" customHeight="1">
+    <row r="5" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="3"/>
       <c r="J5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:17" ht="20.100000000000001" customHeight="1">
-      <c r="A6" s="56" t="s">
+    <row r="6" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="57"/>
-[...1 lines deleted...]
-      <c r="D6" s="68" t="s">
+      <c r="B6" s="53"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="69"/>
-[...2 lines deleted...]
-      <c r="H6" s="64" t="s">
+      <c r="E6" s="93"/>
+      <c r="F6" s="93"/>
+      <c r="G6" s="93"/>
+      <c r="H6" s="69" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="65"/>
-[...9 lines deleted...]
-      <c r="B7" s="60"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="70"/>
+      <c r="K6" s="91"/>
+      <c r="L6" s="91"/>
+      <c r="M6" s="91"/>
+      <c r="N6" s="91"/>
+      <c r="O6" s="91"/>
+    </row>
+    <row r="7" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="56"/>
+      <c r="B7" s="57"/>
       <c r="C7" s="61"/>
-      <c r="D7" s="70" t="s">
+      <c r="D7" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="71"/>
-[...2 lines deleted...]
-      <c r="H7" s="55" t="s">
+      <c r="E7" s="95"/>
+      <c r="F7" s="95"/>
+      <c r="G7" s="95"/>
+      <c r="H7" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="I7" s="55"/>
-[...5 lines deleted...]
-      <c r="O7" s="67"/>
+      <c r="I7" s="82"/>
+      <c r="J7" s="82"/>
+      <c r="K7" s="91"/>
+      <c r="L7" s="91"/>
+      <c r="M7" s="91"/>
+      <c r="N7" s="91"/>
+      <c r="O7" s="91"/>
       <c r="Q7" s="43" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="8" spans="1:17" ht="20.100000000000001" customHeight="1">
-      <c r="A8" s="55" t="s">
+    <row r="8" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="55"/>
-[...5 lines deleted...]
-      <c r="H8" s="72" t="s">
+      <c r="B8" s="82"/>
+      <c r="C8" s="82"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="57"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="96" t="s">
         <v>3</v>
       </c>
-      <c r="I8" s="73"/>
-[...1 lines deleted...]
-      <c r="K8" s="52" t="s">
+      <c r="I8" s="97"/>
+      <c r="J8" s="98"/>
+      <c r="K8" s="86" t="s">
         <v>2</v>
       </c>
-      <c r="L8" s="54"/>
-      <c r="M8" s="52" t="s">
+      <c r="L8" s="88"/>
+      <c r="M8" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="N8" s="53"/>
-      <c r="O8" s="54"/>
+      <c r="N8" s="87"/>
+      <c r="O8" s="88"/>
       <c r="Q8" s="43" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="9" spans="1:17" ht="10.15" customHeight="1"/>
-[...2 lines deleted...]
-      <c r="A11" s="56" t="s">
+    <row r="9" spans="1:17" ht="10.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="10" spans="1:17" ht="10.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A11" s="72" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="57"/>
-[...1 lines deleted...]
-      <c r="D11" s="64" t="s">
+      <c r="B11" s="53"/>
+      <c r="C11" s="73"/>
+      <c r="D11" s="69" t="s">
         <v>70</v>
       </c>
-      <c r="E11" s="65"/>
-[...13 lines deleted...]
-      <c r="B12" s="60"/>
+      <c r="E11" s="71"/>
+      <c r="F11" s="71"/>
+      <c r="G11" s="71"/>
+      <c r="H11" s="71"/>
+      <c r="I11" s="71"/>
+      <c r="J11" s="71"/>
+      <c r="K11" s="71"/>
+      <c r="L11" s="71"/>
+      <c r="M11" s="71"/>
+      <c r="N11" s="71"/>
+      <c r="O11" s="70"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A12" s="56"/>
+      <c r="B12" s="57"/>
       <c r="C12" s="61"/>
-      <c r="D12" s="64" t="s">
+      <c r="D12" s="69" t="s">
         <v>71</v>
       </c>
-      <c r="E12" s="65"/>
-[...12 lines deleted...]
-      <c r="A13" s="56" t="s">
+      <c r="E12" s="71"/>
+      <c r="F12" s="71"/>
+      <c r="G12" s="71"/>
+      <c r="H12" s="71"/>
+      <c r="I12" s="71"/>
+      <c r="J12" s="71"/>
+      <c r="K12" s="71"/>
+      <c r="L12" s="71"/>
+      <c r="M12" s="71"/>
+      <c r="N12" s="71"/>
+      <c r="O12" s="70"/>
+    </row>
+    <row r="13" spans="1:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="75"/>
-[...1 lines deleted...]
-      <c r="D13" s="64" t="s">
+      <c r="B13" s="74"/>
+      <c r="C13" s="75"/>
+      <c r="D13" s="69" t="s">
         <v>135</v>
       </c>
-      <c r="E13" s="65"/>
-[...3 lines deleted...]
-      <c r="I13" s="66"/>
+      <c r="E13" s="71"/>
+      <c r="F13" s="71"/>
+      <c r="G13" s="71"/>
+      <c r="H13" s="71"/>
+      <c r="I13" s="70"/>
       <c r="J13" s="83"/>
       <c r="K13" s="84"/>
       <c r="L13" s="84"/>
       <c r="M13" s="84"/>
       <c r="N13" s="84"/>
       <c r="O13" s="85"/>
       <c r="Q13" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="14" spans="1:17">
-[...10 lines deleted...]
-      <c r="I14" s="66"/>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A14" s="76"/>
+      <c r="B14" s="77"/>
+      <c r="C14" s="78"/>
+      <c r="D14" s="82" t="s">
+        <v>140</v>
+      </c>
+      <c r="E14" s="82"/>
+      <c r="F14" s="82"/>
+      <c r="G14" s="69"/>
+      <c r="H14" s="71"/>
+      <c r="I14" s="70"/>
       <c r="J14" s="83" t="s">
         <v>20</v>
       </c>
       <c r="K14" s="84"/>
       <c r="L14" s="85"/>
-      <c r="M14" s="64"/>
-[...7 lines deleted...]
-      <c r="D15" s="55" t="s">
+      <c r="M14" s="69"/>
+      <c r="N14" s="71"/>
+      <c r="O14" s="70"/>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A15" s="76"/>
+      <c r="B15" s="77"/>
+      <c r="C15" s="78"/>
+      <c r="D15" s="82" t="s">
         <v>73</v>
       </c>
-      <c r="E15" s="55"/>
-[...26 lines deleted...]
-      <c r="O16" s="88"/>
+      <c r="E15" s="82"/>
+      <c r="F15" s="82"/>
+      <c r="G15" s="82"/>
+      <c r="H15" s="82"/>
+      <c r="I15" s="82"/>
+      <c r="J15" s="82"/>
+      <c r="K15" s="82"/>
+      <c r="L15" s="82"/>
+      <c r="M15" s="82"/>
+      <c r="N15" s="82"/>
+      <c r="O15" s="82"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A16" s="76"/>
+      <c r="B16" s="77"/>
+      <c r="C16" s="78"/>
+      <c r="D16" s="54"/>
+      <c r="E16" s="55"/>
+      <c r="F16" s="55"/>
+      <c r="G16" s="55"/>
+      <c r="H16" s="55"/>
+      <c r="I16" s="55"/>
+      <c r="J16" s="55"/>
+      <c r="K16" s="55"/>
+      <c r="L16" s="55"/>
+      <c r="M16" s="55"/>
+      <c r="N16" s="55"/>
+      <c r="O16" s="60"/>
       <c r="Q16" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
-[...14 lines deleted...]
-      <c r="O17" s="88"/>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A17" s="76"/>
+      <c r="B17" s="77"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+      <c r="G17" s="55"/>
+      <c r="H17" s="55"/>
+      <c r="I17" s="55"/>
+      <c r="J17" s="55"/>
+      <c r="K17" s="55"/>
+      <c r="L17" s="55"/>
+      <c r="M17" s="55"/>
+      <c r="N17" s="55"/>
+      <c r="O17" s="60"/>
       <c r="Q17" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="18" spans="1:17">
-[...14 lines deleted...]
-      <c r="O18" s="88"/>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A18" s="76"/>
+      <c r="B18" s="77"/>
+      <c r="C18" s="78"/>
+      <c r="D18" s="54"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="55"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="55"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="55"/>
+      <c r="M18" s="55"/>
+      <c r="N18" s="55"/>
+      <c r="O18" s="60"/>
       <c r="Q18" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
-[...121 lines deleted...]
-      <c r="C26" s="79"/>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A19" s="76"/>
+      <c r="B19" s="77"/>
+      <c r="C19" s="78"/>
+      <c r="D19" s="54"/>
+      <c r="E19" s="55"/>
+      <c r="F19" s="55"/>
+      <c r="G19" s="55"/>
+      <c r="H19" s="55"/>
+      <c r="I19" s="55"/>
+      <c r="J19" s="55"/>
+      <c r="K19" s="55"/>
+      <c r="L19" s="55"/>
+      <c r="M19" s="55"/>
+      <c r="N19" s="55"/>
+      <c r="O19" s="60"/>
+    </row>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A20" s="76"/>
+      <c r="B20" s="77"/>
+      <c r="C20" s="78"/>
+      <c r="D20" s="54"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
+      <c r="G20" s="55"/>
+      <c r="H20" s="55"/>
+      <c r="I20" s="55"/>
+      <c r="J20" s="55"/>
+      <c r="K20" s="55"/>
+      <c r="L20" s="55"/>
+      <c r="M20" s="55"/>
+      <c r="N20" s="55"/>
+      <c r="O20" s="60"/>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A21" s="76"/>
+      <c r="B21" s="77"/>
+      <c r="C21" s="78"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="55"/>
+      <c r="G21" s="55"/>
+      <c r="H21" s="55"/>
+      <c r="I21" s="55"/>
+      <c r="J21" s="55"/>
+      <c r="K21" s="55"/>
+      <c r="L21" s="55"/>
+      <c r="M21" s="55"/>
+      <c r="N21" s="55"/>
+      <c r="O21" s="60"/>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A22" s="76"/>
+      <c r="B22" s="77"/>
+      <c r="C22" s="78"/>
+      <c r="D22" s="54"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="55"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="55"/>
+      <c r="L22" s="55"/>
+      <c r="M22" s="55"/>
+      <c r="N22" s="55"/>
+      <c r="O22" s="60"/>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A23" s="76"/>
+      <c r="B23" s="77"/>
+      <c r="C23" s="78"/>
+      <c r="D23" s="54"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="55"/>
+      <c r="G23" s="55"/>
+      <c r="H23" s="55"/>
+      <c r="I23" s="55"/>
+      <c r="J23" s="55"/>
+      <c r="K23" s="55"/>
+      <c r="L23" s="55"/>
+      <c r="M23" s="55"/>
+      <c r="N23" s="55"/>
+      <c r="O23" s="60"/>
+    </row>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A24" s="76"/>
+      <c r="B24" s="77"/>
+      <c r="C24" s="78"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="55"/>
+      <c r="F24" s="55"/>
+      <c r="G24" s="55"/>
+      <c r="H24" s="55"/>
+      <c r="I24" s="55"/>
+      <c r="J24" s="55"/>
+      <c r="K24" s="55"/>
+      <c r="L24" s="55"/>
+      <c r="M24" s="55"/>
+      <c r="N24" s="55"/>
+      <c r="O24" s="60"/>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A25" s="76"/>
+      <c r="B25" s="77"/>
+      <c r="C25" s="78"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="55"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="55"/>
+      <c r="J25" s="55"/>
+      <c r="K25" s="55"/>
+      <c r="L25" s="55"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="55"/>
+      <c r="O25" s="60"/>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A26" s="76"/>
+      <c r="B26" s="77"/>
+      <c r="C26" s="78"/>
       <c r="D26" s="12" t="s">
         <v>19</v>
       </c>
       <c r="E26" s="13"/>
       <c r="F26" s="13"/>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="14"/>
       <c r="K26" s="14"/>
       <c r="L26" s="14"/>
       <c r="M26" s="14"/>
       <c r="N26" s="14"/>
       <c r="O26" s="15"/>
     </row>
-    <row r="27" spans="1:17">
-[...3 lines deleted...]
-      <c r="D27" s="64" t="s">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A27" s="76"/>
+      <c r="B27" s="77"/>
+      <c r="C27" s="78"/>
+      <c r="D27" s="69" t="s">
         <v>103</v>
       </c>
-      <c r="E27" s="65"/>
-[...2 lines deleted...]
-      <c r="H27" s="64" t="s">
+      <c r="E27" s="71"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="70"/>
+      <c r="H27" s="69" t="s">
         <v>75</v>
       </c>
-      <c r="I27" s="65"/>
-[...4 lines deleted...]
-      <c r="N27" s="65"/>
+      <c r="I27" s="71"/>
+      <c r="J27" s="71"/>
+      <c r="K27" s="70"/>
+      <c r="L27" s="71"/>
+      <c r="M27" s="71"/>
+      <c r="N27" s="71"/>
       <c r="O27" s="40" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="28" spans="1:17">
-[...3 lines deleted...]
-      <c r="D28" s="64" t="s">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A28" s="76"/>
+      <c r="B28" s="77"/>
+      <c r="C28" s="78"/>
+      <c r="D28" s="69" t="s">
         <v>76</v>
       </c>
-      <c r="E28" s="66"/>
-      <c r="F28" s="65" t="s">
+      <c r="E28" s="70"/>
+      <c r="F28" s="71" t="s">
         <v>80</v>
       </c>
-      <c r="G28" s="65"/>
-[...13 lines deleted...]
-      <c r="D29" s="64" t="s">
+      <c r="G28" s="71"/>
+      <c r="H28" s="71"/>
+      <c r="I28" s="71"/>
+      <c r="J28" s="71"/>
+      <c r="K28" s="71"/>
+      <c r="L28" s="71"/>
+      <c r="M28" s="71"/>
+      <c r="N28" s="71"/>
+      <c r="O28" s="70"/>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A29" s="76"/>
+      <c r="B29" s="77"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="69" t="s">
         <v>105</v>
       </c>
-      <c r="E29" s="66"/>
-      <c r="F29" s="64" t="s">
+      <c r="E29" s="70"/>
+      <c r="F29" s="69" t="s">
         <v>106</v>
       </c>
-      <c r="G29" s="65"/>
-[...13 lines deleted...]
-      <c r="D30" s="64" t="s">
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="71"/>
+      <c r="O29" s="70"/>
+    </row>
+    <row r="30" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A30" s="76"/>
+      <c r="B30" s="77"/>
+      <c r="C30" s="78"/>
+      <c r="D30" s="69" t="s">
         <v>21</v>
       </c>
-      <c r="E30" s="66"/>
-      <c r="F30" s="65" t="s">
+      <c r="E30" s="70"/>
+      <c r="F30" s="71" t="s">
         <v>77</v>
       </c>
-      <c r="G30" s="65"/>
-[...13 lines deleted...]
-      <c r="D31" s="55" t="s">
+      <c r="G30" s="71"/>
+      <c r="H30" s="71"/>
+      <c r="I30" s="71"/>
+      <c r="J30" s="71"/>
+      <c r="K30" s="71"/>
+      <c r="L30" s="71"/>
+      <c r="M30" s="71"/>
+      <c r="N30" s="71"/>
+      <c r="O30" s="70"/>
+    </row>
+    <row r="31" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A31" s="79"/>
+      <c r="B31" s="80"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="82" t="s">
         <v>78</v>
       </c>
-      <c r="E31" s="55"/>
-[...1 lines deleted...]
-      <c r="G31" s="55" t="s">
+      <c r="E31" s="82"/>
+      <c r="F31" s="82"/>
+      <c r="G31" s="82" t="s">
         <v>81</v>
       </c>
-      <c r="H31" s="55"/>
-[...1 lines deleted...]
-      <c r="J31" s="55" t="s">
+      <c r="H31" s="82"/>
+      <c r="I31" s="82"/>
+      <c r="J31" s="82" t="s">
         <v>79</v>
       </c>
-      <c r="K31" s="55"/>
-[...1 lines deleted...]
-      <c r="M31" s="55" t="s">
+      <c r="K31" s="82"/>
+      <c r="L31" s="82"/>
+      <c r="M31" s="82" t="s">
         <v>81</v>
       </c>
-      <c r="N31" s="55"/>
-[...3 lines deleted...]
-      <c r="A32" s="56" t="s">
+      <c r="N31" s="82"/>
+      <c r="O31" s="82"/>
+    </row>
+    <row r="32" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A32" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="B32" s="57"/>
-      <c r="C32" s="58"/>
+      <c r="B32" s="53"/>
+      <c r="C32" s="73"/>
       <c r="D32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
       <c r="I32" s="17"/>
       <c r="J32" s="17"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
       <c r="N32" s="18"/>
       <c r="O32" s="19"/>
     </row>
-    <row r="33" spans="1:17">
-[...18 lines deleted...]
-      <c r="B34" s="60"/>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A33" s="54"/>
+      <c r="B33" s="55"/>
+      <c r="C33" s="60"/>
+      <c r="D33" s="54"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="55"/>
+      <c r="G33" s="55"/>
+      <c r="H33" s="55"/>
+      <c r="I33" s="55"/>
+      <c r="J33" s="55"/>
+      <c r="K33" s="55"/>
+      <c r="L33" s="55"/>
+      <c r="M33" s="55"/>
+      <c r="N33" s="55"/>
+      <c r="O33" s="60"/>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A34" s="56"/>
+      <c r="B34" s="57"/>
       <c r="C34" s="61"/>
-      <c r="D34" s="59"/>
-[...9 lines deleted...]
-      <c r="N34" s="60"/>
+      <c r="D34" s="56"/>
+      <c r="E34" s="57"/>
+      <c r="F34" s="57"/>
+      <c r="G34" s="57"/>
+      <c r="H34" s="57"/>
+      <c r="I34" s="57"/>
+      <c r="J34" s="57"/>
+      <c r="K34" s="57"/>
+      <c r="L34" s="57"/>
+      <c r="M34" s="57"/>
+      <c r="N34" s="57"/>
       <c r="O34" s="61"/>
     </row>
-    <row r="35" spans="1:17">
-      <c r="A35" s="89" t="s">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A35" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="57"/>
-[...1 lines deleted...]
-      <c r="D35" s="90" t="s">
+      <c r="B35" s="53"/>
+      <c r="C35" s="53"/>
+      <c r="D35" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="E35" s="91"/>
-[...1 lines deleted...]
-      <c r="G35" s="91"/>
+      <c r="E35" s="59"/>
+      <c r="F35" s="59"/>
+      <c r="G35" s="59"/>
       <c r="H35" s="17"/>
       <c r="I35" s="17"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="N35" s="18"/>
       <c r="O35" s="19"/>
     </row>
-    <row r="36" spans="1:17">
-[...11 lines deleted...]
-      <c r="L36" s="98" t="s">
+    <row r="36" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A36" s="54"/>
+      <c r="B36" s="55"/>
+      <c r="C36" s="55"/>
+      <c r="D36" s="54"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="55"/>
+      <c r="G36" s="55"/>
+      <c r="H36" s="55"/>
+      <c r="I36" s="55"/>
+      <c r="J36" s="55"/>
+      <c r="K36" s="55"/>
+      <c r="L36" s="68" t="s">
         <v>26</v>
       </c>
-      <c r="M36" s="98"/>
-      <c r="N36" s="98" t="s">
+      <c r="M36" s="68"/>
+      <c r="N36" s="68" t="s">
         <v>27</v>
       </c>
-      <c r="O36" s="98"/>
-[...50 lines deleted...]
-      <c r="O39" s="97"/>
+      <c r="O36" s="68"/>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A37" s="54"/>
+      <c r="B37" s="55"/>
+      <c r="C37" s="55"/>
+      <c r="D37" s="54"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="55"/>
+      <c r="G37" s="55"/>
+      <c r="H37" s="55"/>
+      <c r="I37" s="55"/>
+      <c r="J37" s="55"/>
+      <c r="K37" s="55"/>
+      <c r="L37" s="62"/>
+      <c r="M37" s="63"/>
+      <c r="N37" s="62"/>
+      <c r="O37" s="63"/>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A38" s="54"/>
+      <c r="B38" s="55"/>
+      <c r="C38" s="55"/>
+      <c r="D38" s="54"/>
+      <c r="E38" s="55"/>
+      <c r="F38" s="55"/>
+      <c r="G38" s="55"/>
+      <c r="H38" s="55"/>
+      <c r="I38" s="55"/>
+      <c r="J38" s="55"/>
+      <c r="K38" s="55"/>
+      <c r="L38" s="64"/>
+      <c r="M38" s="65"/>
+      <c r="N38" s="64"/>
+      <c r="O38" s="65"/>
+    </row>
+    <row r="39" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A39" s="56"/>
+      <c r="B39" s="57"/>
+      <c r="C39" s="57"/>
+      <c r="D39" s="56"/>
+      <c r="E39" s="57"/>
+      <c r="F39" s="57"/>
+      <c r="G39" s="57"/>
+      <c r="H39" s="57"/>
+      <c r="I39" s="57"/>
+      <c r="J39" s="57"/>
+      <c r="K39" s="57"/>
+      <c r="L39" s="66"/>
+      <c r="M39" s="67"/>
+      <c r="N39" s="66"/>
+      <c r="O39" s="67"/>
       <c r="Q39" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="40" spans="1:17">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.4">
       <c r="A40" s="20" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="B40" s="20"/>
       <c r="C40" s="20"/>
       <c r="D40" s="20"/>
       <c r="E40" s="20"/>
       <c r="F40" s="20"/>
       <c r="G40" s="20"/>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="J40" s="21"/>
       <c r="K40" s="21"/>
       <c r="L40" s="21"/>
       <c r="M40" s="21"/>
       <c r="N40" s="21"/>
       <c r="O40" s="21"/>
     </row>
-    <row r="41" spans="1:17" ht="13.15" customHeight="1">
+    <row r="41" spans="1:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="3"/>
       <c r="O41" s="2" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:17">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.4">
       <c r="A43" s="43" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="44" spans="1:17">
+    <row r="44" spans="1:17" x14ac:dyDescent="0.4">
       <c r="A44" s="47" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="48">
-    <mergeCell ref="A35:C39"/>
-[...16 lines deleted...]
-    <mergeCell ref="D27:G27"/>
+    <mergeCell ref="M8:O8"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="A6:C7"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="K6:O6"/>
+    <mergeCell ref="K7:O7"/>
+    <mergeCell ref="H7:J7"/>
+    <mergeCell ref="D6:G6"/>
+    <mergeCell ref="D7:G7"/>
+    <mergeCell ref="D8:G8"/>
+    <mergeCell ref="H8:J8"/>
+    <mergeCell ref="K8:L8"/>
     <mergeCell ref="A11:C12"/>
     <mergeCell ref="A13:C31"/>
     <mergeCell ref="D31:F31"/>
     <mergeCell ref="G31:I31"/>
     <mergeCell ref="J31:L31"/>
     <mergeCell ref="D11:O11"/>
     <mergeCell ref="D12:O12"/>
     <mergeCell ref="J13:O13"/>
     <mergeCell ref="D13:I13"/>
     <mergeCell ref="G14:I14"/>
     <mergeCell ref="J14:L14"/>
     <mergeCell ref="M14:O14"/>
     <mergeCell ref="M31:O31"/>
     <mergeCell ref="D14:F14"/>
     <mergeCell ref="D15:O15"/>
     <mergeCell ref="D16:O25"/>
-    <mergeCell ref="M8:O8"/>
-[...12 lines deleted...]
-    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="F28:O28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="L27:N27"/>
+    <mergeCell ref="H27:K27"/>
+    <mergeCell ref="D27:G27"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F29:O29"/>
+    <mergeCell ref="F30:O30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="A32:C34"/>
+    <mergeCell ref="A35:C39"/>
+    <mergeCell ref="D35:G35"/>
+    <mergeCell ref="D33:O34"/>
+    <mergeCell ref="D36:K39"/>
+    <mergeCell ref="L37:M39"/>
+    <mergeCell ref="N37:O39"/>
+    <mergeCell ref="L36:M36"/>
+    <mergeCell ref="N36:O36"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.55118110236220474" right="0.35433070866141736" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:Q42"/>
   <sheetViews>
-    <sheetView topLeftCell="A22" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A40" sqref="A40"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="U16" sqref="U16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="9" width="5.625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="25.15" customHeight="1">
-[...16 lines deleted...]
-      <c r="O1" s="99"/>
+    <row r="1" spans="1:17" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="103" t="s">
+        <v>150</v>
+      </c>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="103"/>
+      <c r="O1" s="103"/>
       <c r="P1" s="11"/>
     </row>
-    <row r="2" spans="1:17" ht="25.15" customHeight="1">
-      <c r="A2" s="62" t="s">
+    <row r="2" spans="1:17" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="89" t="s">
         <v>99</v>
       </c>
-      <c r="B2" s="62"/>
-[...12 lines deleted...]
-      <c r="O2" s="62"/>
+      <c r="B2" s="89"/>
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="89"/>
+      <c r="M2" s="89"/>
+      <c r="N2" s="89"/>
+      <c r="O2" s="89"/>
       <c r="P2" s="10"/>
     </row>
-    <row r="3" spans="1:17" ht="6" customHeight="1">
+    <row r="3" spans="1:17" ht="6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="3"/>
       <c r="O3" s="3"/>
     </row>
-    <row r="4" spans="1:17" ht="13.15" customHeight="1">
+    <row r="4" spans="1:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="4"/>
       <c r="B4" s="7"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
     </row>
-    <row r="5" spans="1:17" ht="18" customHeight="1">
+    <row r="5" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="3"/>
       <c r="J5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="K5" s="100" t="s">
+      <c r="K5" s="104" t="s">
         <v>16</v>
       </c>
-      <c r="L5" s="100"/>
-[...5 lines deleted...]
-      <c r="A6" s="56" t="s">
+      <c r="L5" s="104"/>
+      <c r="M5" s="104"/>
+      <c r="N5" s="104"/>
+      <c r="O5" s="104"/>
+    </row>
+    <row r="6" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="72" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="57"/>
-[...1 lines deleted...]
-      <c r="D6" s="68" t="s">
+      <c r="B6" s="53"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="69"/>
-[...2 lines deleted...]
-      <c r="H6" s="64" t="s">
+      <c r="E6" s="93"/>
+      <c r="F6" s="93"/>
+      <c r="G6" s="93"/>
+      <c r="H6" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="I6" s="65"/>
-[...9 lines deleted...]
-      <c r="B7" s="60"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="70"/>
+      <c r="K6" s="91"/>
+      <c r="L6" s="91"/>
+      <c r="M6" s="91"/>
+      <c r="N6" s="91"/>
+      <c r="O6" s="91"/>
+    </row>
+    <row r="7" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="56"/>
+      <c r="B7" s="57"/>
       <c r="C7" s="61"/>
-      <c r="D7" s="70" t="s">
+      <c r="D7" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="71"/>
-[...2 lines deleted...]
-      <c r="H7" s="55" t="s">
+      <c r="E7" s="95"/>
+      <c r="F7" s="95"/>
+      <c r="G7" s="95"/>
+      <c r="H7" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="I7" s="55"/>
-[...5 lines deleted...]
-      <c r="O7" s="67"/>
+      <c r="I7" s="82"/>
+      <c r="J7" s="82"/>
+      <c r="K7" s="91"/>
+      <c r="L7" s="91"/>
+      <c r="M7" s="91"/>
+      <c r="N7" s="91"/>
+      <c r="O7" s="91"/>
       <c r="Q7" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="8" spans="1:17" ht="20.100000000000001" customHeight="1">
-      <c r="A8" s="55" t="s">
+    <row r="8" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="82" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="55"/>
-[...5 lines deleted...]
-      <c r="H8" s="72" t="s">
+      <c r="B8" s="82"/>
+      <c r="C8" s="82"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="57"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="96" t="s">
         <v>12</v>
       </c>
-      <c r="I8" s="73"/>
-[...1 lines deleted...]
-      <c r="K8" s="52" t="s">
+      <c r="I8" s="97"/>
+      <c r="J8" s="98"/>
+      <c r="K8" s="86" t="s">
         <v>2</v>
       </c>
-      <c r="L8" s="54"/>
-      <c r="M8" s="52" t="s">
+      <c r="L8" s="88"/>
+      <c r="M8" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="N8" s="53"/>
-[...5 lines deleted...]
-      <c r="A11" s="56" t="s">
+      <c r="N8" s="87"/>
+      <c r="O8" s="88"/>
+    </row>
+    <row r="9" spans="1:17" ht="10.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="10" spans="1:17" ht="10.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A11" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="57"/>
-[...1 lines deleted...]
-      <c r="D11" s="64" t="s">
+      <c r="B11" s="53"/>
+      <c r="C11" s="73"/>
+      <c r="D11" s="69" t="s">
         <v>70</v>
       </c>
-      <c r="E11" s="65"/>
-[...13 lines deleted...]
-      <c r="B12" s="60"/>
+      <c r="E11" s="71"/>
+      <c r="F11" s="71"/>
+      <c r="G11" s="71"/>
+      <c r="H11" s="71"/>
+      <c r="I11" s="71"/>
+      <c r="J11" s="71"/>
+      <c r="K11" s="71"/>
+      <c r="L11" s="71"/>
+      <c r="M11" s="71"/>
+      <c r="N11" s="71"/>
+      <c r="O11" s="70"/>
+    </row>
+    <row r="12" spans="1:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="56"/>
+      <c r="B12" s="57"/>
       <c r="C12" s="61"/>
-      <c r="D12" s="64" t="s">
+      <c r="D12" s="69" t="s">
         <v>87</v>
       </c>
-      <c r="E12" s="65"/>
-[...12 lines deleted...]
-      <c r="A13" s="56" t="s">
+      <c r="E12" s="71"/>
+      <c r="F12" s="71"/>
+      <c r="G12" s="71"/>
+      <c r="H12" s="71"/>
+      <c r="I12" s="71"/>
+      <c r="J12" s="71"/>
+      <c r="K12" s="71"/>
+      <c r="L12" s="71"/>
+      <c r="M12" s="71"/>
+      <c r="N12" s="71"/>
+      <c r="O12" s="70"/>
+    </row>
+    <row r="13" spans="1:17" ht="31.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="72" t="s">
         <v>32</v>
       </c>
-      <c r="B13" s="57"/>
-      <c r="C13" s="58"/>
+      <c r="B13" s="53"/>
+      <c r="C13" s="73"/>
       <c r="D13" s="101" t="s">
         <v>137</v>
       </c>
       <c r="E13" s="101"/>
       <c r="F13" s="101"/>
       <c r="G13" s="101"/>
       <c r="H13" s="101"/>
       <c r="I13" s="101"/>
       <c r="J13" s="102"/>
       <c r="K13" s="102"/>
       <c r="L13" s="102"/>
       <c r="M13" s="102"/>
       <c r="N13" s="102"/>
       <c r="O13" s="102"/>
       <c r="Q13" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="14" spans="1:17" ht="18.75" customHeight="1">
-[...10 lines deleted...]
-      <c r="I14" s="55"/>
+    <row r="14" spans="1:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="76"/>
+      <c r="B14" s="55"/>
+      <c r="C14" s="60"/>
+      <c r="D14" s="82" t="s">
+        <v>141</v>
+      </c>
+      <c r="E14" s="82"/>
+      <c r="F14" s="82"/>
+      <c r="G14" s="82"/>
+      <c r="H14" s="82"/>
+      <c r="I14" s="82"/>
       <c r="J14" s="102"/>
       <c r="K14" s="102"/>
       <c r="L14" s="102"/>
       <c r="M14" s="102"/>
       <c r="N14" s="102"/>
       <c r="O14" s="102"/>
     </row>
-    <row r="15" spans="1:17">
-[...2 lines deleted...]
-      <c r="C15" s="88"/>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A15" s="54"/>
+      <c r="B15" s="55"/>
+      <c r="C15" s="60"/>
       <c r="D15" s="101" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="101"/>
       <c r="F15" s="101"/>
       <c r="G15" s="101"/>
       <c r="H15" s="101"/>
       <c r="I15" s="101"/>
-      <c r="J15" s="98"/>
-[...10 lines deleted...]
-      <c r="D16" s="55" t="s">
+      <c r="J15" s="68"/>
+      <c r="K15" s="68"/>
+      <c r="L15" s="68"/>
+      <c r="M15" s="68"/>
+      <c r="N15" s="68"/>
+      <c r="O15" s="68"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A16" s="54"/>
+      <c r="B16" s="55"/>
+      <c r="C16" s="60"/>
+      <c r="D16" s="82" t="s">
         <v>86</v>
       </c>
-      <c r="E16" s="55"/>
-[...9 lines deleted...]
-      <c r="O16" s="55"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
+      <c r="H16" s="82"/>
+      <c r="I16" s="82"/>
+      <c r="J16" s="82"/>
+      <c r="K16" s="82"/>
+      <c r="L16" s="82"/>
+      <c r="M16" s="82"/>
+      <c r="N16" s="82"/>
+      <c r="O16" s="82"/>
       <c r="Q16" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
-[...14 lines deleted...]
-      <c r="O17" s="58"/>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A17" s="54"/>
+      <c r="B17" s="55"/>
+      <c r="C17" s="60"/>
+      <c r="D17" s="52"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="53"/>
+      <c r="L17" s="53"/>
+      <c r="M17" s="53"/>
+      <c r="N17" s="53"/>
+      <c r="O17" s="73"/>
       <c r="Q17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="18" spans="1:17">
-[...14 lines deleted...]
-      <c r="O18" s="88"/>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A18" s="54"/>
+      <c r="B18" s="55"/>
+      <c r="C18" s="60"/>
+      <c r="D18" s="54"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="55"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="55"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="55"/>
+      <c r="M18" s="55"/>
+      <c r="N18" s="55"/>
+      <c r="O18" s="60"/>
       <c r="Q18" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
-[...120 lines deleted...]
-      <c r="B26" s="60"/>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A19" s="54"/>
+      <c r="B19" s="55"/>
+      <c r="C19" s="60"/>
+      <c r="D19" s="54"/>
+      <c r="E19" s="55"/>
+      <c r="F19" s="55"/>
+      <c r="G19" s="55"/>
+      <c r="H19" s="55"/>
+      <c r="I19" s="55"/>
+      <c r="J19" s="55"/>
+      <c r="K19" s="55"/>
+      <c r="L19" s="55"/>
+      <c r="M19" s="55"/>
+      <c r="N19" s="55"/>
+      <c r="O19" s="60"/>
+    </row>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A20" s="54"/>
+      <c r="B20" s="55"/>
+      <c r="C20" s="60"/>
+      <c r="D20" s="54"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
+      <c r="G20" s="55"/>
+      <c r="H20" s="55"/>
+      <c r="I20" s="55"/>
+      <c r="J20" s="55"/>
+      <c r="K20" s="55"/>
+      <c r="L20" s="55"/>
+      <c r="M20" s="55"/>
+      <c r="N20" s="55"/>
+      <c r="O20" s="60"/>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A21" s="54"/>
+      <c r="B21" s="55"/>
+      <c r="C21" s="60"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="55"/>
+      <c r="G21" s="55"/>
+      <c r="H21" s="55"/>
+      <c r="I21" s="55"/>
+      <c r="J21" s="55"/>
+      <c r="K21" s="55"/>
+      <c r="L21" s="55"/>
+      <c r="M21" s="55"/>
+      <c r="N21" s="55"/>
+      <c r="O21" s="60"/>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A22" s="54"/>
+      <c r="B22" s="55"/>
+      <c r="C22" s="60"/>
+      <c r="D22" s="54"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="55"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="55"/>
+      <c r="L22" s="55"/>
+      <c r="M22" s="55"/>
+      <c r="N22" s="55"/>
+      <c r="O22" s="60"/>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A23" s="54"/>
+      <c r="B23" s="55"/>
+      <c r="C23" s="60"/>
+      <c r="D23" s="54"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="55"/>
+      <c r="G23" s="55"/>
+      <c r="H23" s="55"/>
+      <c r="I23" s="55"/>
+      <c r="J23" s="55"/>
+      <c r="K23" s="55"/>
+      <c r="L23" s="55"/>
+      <c r="M23" s="55"/>
+      <c r="N23" s="55"/>
+      <c r="O23" s="60"/>
+    </row>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A24" s="54"/>
+      <c r="B24" s="55"/>
+      <c r="C24" s="60"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="55"/>
+      <c r="F24" s="55"/>
+      <c r="G24" s="55"/>
+      <c r="H24" s="55"/>
+      <c r="I24" s="55"/>
+      <c r="J24" s="55"/>
+      <c r="K24" s="55"/>
+      <c r="L24" s="55"/>
+      <c r="M24" s="55"/>
+      <c r="N24" s="55"/>
+      <c r="O24" s="60"/>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A25" s="54"/>
+      <c r="B25" s="55"/>
+      <c r="C25" s="60"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="55"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="55"/>
+      <c r="J25" s="55"/>
+      <c r="K25" s="55"/>
+      <c r="L25" s="55"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="55"/>
+      <c r="O25" s="60"/>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A26" s="56"/>
+      <c r="B26" s="57"/>
       <c r="C26" s="61"/>
       <c r="D26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E26" s="13"/>
       <c r="F26" s="13"/>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="14"/>
       <c r="K26" s="14"/>
       <c r="L26" s="14"/>
       <c r="M26" s="14"/>
       <c r="N26" s="14"/>
       <c r="O26" s="15"/>
     </row>
-    <row r="27" spans="1:17">
-      <c r="A27" s="64" t="s">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A27" s="69" t="s">
         <v>31</v>
       </c>
-      <c r="B27" s="65"/>
-[...1 lines deleted...]
-      <c r="D27" s="64" t="s">
+      <c r="B27" s="71"/>
+      <c r="C27" s="70"/>
+      <c r="D27" s="69" t="s">
         <v>93</v>
       </c>
-      <c r="E27" s="65"/>
-[...2 lines deleted...]
-      <c r="H27" s="55" t="s">
+      <c r="E27" s="71"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="82" t="s">
         <v>75</v>
       </c>
-      <c r="I27" s="55"/>
-[...4 lines deleted...]
-      <c r="N27" s="65"/>
+      <c r="I27" s="82"/>
+      <c r="J27" s="82"/>
+      <c r="K27" s="82"/>
+      <c r="L27" s="69"/>
+      <c r="M27" s="71"/>
+      <c r="N27" s="71"/>
       <c r="O27" s="40" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="28" spans="1:17">
-      <c r="A28" s="89" t="s">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A28" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="B28" s="57"/>
-[...1 lines deleted...]
-      <c r="D28" s="89" t="s">
+      <c r="B28" s="53"/>
+      <c r="C28" s="53"/>
+      <c r="D28" s="52" t="s">
         <v>92</v>
       </c>
-      <c r="E28" s="57"/>
-[...12 lines deleted...]
-      <c r="A29" s="55" t="s">
+      <c r="E28" s="53"/>
+      <c r="F28" s="53"/>
+      <c r="G28" s="53"/>
+      <c r="H28" s="53"/>
+      <c r="I28" s="53"/>
+      <c r="J28" s="53"/>
+      <c r="K28" s="53"/>
+      <c r="L28" s="53"/>
+      <c r="M28" s="53"/>
+      <c r="N28" s="53"/>
+      <c r="O28" s="73"/>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A29" s="82" t="s">
         <v>113</v>
       </c>
-      <c r="B29" s="55"/>
-[...1 lines deleted...]
-      <c r="D29" s="103" t="s">
+      <c r="B29" s="82"/>
+      <c r="C29" s="82"/>
+      <c r="D29" s="99" t="s">
         <v>114</v>
       </c>
-      <c r="E29" s="103"/>
-[...12 lines deleted...]
-      <c r="A30" s="55" t="s">
+      <c r="E29" s="99"/>
+      <c r="F29" s="99"/>
+      <c r="G29" s="99"/>
+      <c r="H29" s="99"/>
+      <c r="I29" s="99"/>
+      <c r="J29" s="99"/>
+      <c r="K29" s="99"/>
+      <c r="L29" s="99"/>
+      <c r="M29" s="99"/>
+      <c r="N29" s="99"/>
+      <c r="O29" s="100"/>
+    </row>
+    <row r="30" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A30" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="B30" s="55"/>
-[...1 lines deleted...]
-      <c r="D30" s="103" t="s">
+      <c r="B30" s="82"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="99" t="s">
         <v>88</v>
       </c>
-      <c r="E30" s="103"/>
-[...11 lines deleted...]
-    <row r="31" spans="1:17">
+      <c r="E30" s="99"/>
+      <c r="F30" s="99"/>
+      <c r="G30" s="99"/>
+      <c r="H30" s="99"/>
+      <c r="I30" s="99"/>
+      <c r="J30" s="99"/>
+      <c r="K30" s="99"/>
+      <c r="L30" s="99"/>
+      <c r="M30" s="99"/>
+      <c r="N30" s="99"/>
+      <c r="O30" s="100"/>
+    </row>
+    <row r="31" spans="1:17" x14ac:dyDescent="0.4">
       <c r="A31" s="41" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="41"/>
       <c r="C31" s="41"/>
-      <c r="D31" s="55" t="s">
+      <c r="D31" s="82" t="s">
         <v>91</v>
       </c>
-      <c r="E31" s="55"/>
-[...2 lines deleted...]
-      <c r="H31" s="55" t="s">
+      <c r="E31" s="82"/>
+      <c r="F31" s="82"/>
+      <c r="G31" s="82"/>
+      <c r="H31" s="82" t="s">
         <v>90</v>
       </c>
-      <c r="I31" s="55"/>
-[...2 lines deleted...]
-      <c r="L31" s="55" t="s">
+      <c r="I31" s="82"/>
+      <c r="J31" s="82"/>
+      <c r="K31" s="82"/>
+      <c r="L31" s="82" t="s">
         <v>91</v>
       </c>
-      <c r="M31" s="55"/>
-[...4 lines deleted...]
-      <c r="A32" s="56" t="s">
+      <c r="M31" s="82"/>
+      <c r="N31" s="82"/>
+      <c r="O31" s="82"/>
+    </row>
+    <row r="32" spans="1:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="72" t="s">
         <v>36</v>
       </c>
-      <c r="B32" s="57"/>
-[...1 lines deleted...]
-      <c r="D32" s="56" t="s">
+      <c r="B32" s="53"/>
+      <c r="C32" s="73"/>
+      <c r="D32" s="72" t="s">
         <v>38</v>
       </c>
-      <c r="E32" s="75"/>
-[...30 lines deleted...]
-      <c r="B34" s="60"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
+      <c r="H32" s="74"/>
+      <c r="I32" s="74"/>
+      <c r="J32" s="74"/>
+      <c r="K32" s="74"/>
+      <c r="L32" s="74"/>
+      <c r="M32" s="74"/>
+      <c r="N32" s="74"/>
+      <c r="O32" s="75"/>
+    </row>
+    <row r="33" spans="1:15" x14ac:dyDescent="0.4">
+      <c r="A33" s="54"/>
+      <c r="B33" s="55"/>
+      <c r="C33" s="60"/>
+      <c r="D33" s="76"/>
+      <c r="E33" s="77"/>
+      <c r="F33" s="77"/>
+      <c r="G33" s="77"/>
+      <c r="H33" s="77"/>
+      <c r="I33" s="77"/>
+      <c r="J33" s="77"/>
+      <c r="K33" s="77"/>
+      <c r="L33" s="77"/>
+      <c r="M33" s="77"/>
+      <c r="N33" s="77"/>
+      <c r="O33" s="78"/>
+    </row>
+    <row r="34" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="56"/>
+      <c r="B34" s="57"/>
       <c r="C34" s="61"/>
-      <c r="D34" s="80"/>
-[...13 lines deleted...]
-      <c r="A35" s="56" t="s">
+      <c r="D34" s="79"/>
+      <c r="E34" s="80"/>
+      <c r="F34" s="80"/>
+      <c r="G34" s="80"/>
+      <c r="H34" s="80"/>
+      <c r="I34" s="80"/>
+      <c r="J34" s="80"/>
+      <c r="K34" s="80"/>
+      <c r="L34" s="80"/>
+      <c r="M34" s="80"/>
+      <c r="N34" s="80"/>
+      <c r="O34" s="81"/>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.4">
+      <c r="A35" s="72" t="s">
         <v>34</v>
       </c>
-      <c r="B35" s="75"/>
-      <c r="C35" s="75"/>
+      <c r="B35" s="74"/>
+      <c r="C35" s="74"/>
       <c r="D35" s="16" t="s">
         <v>35</v>
       </c>
       <c r="E35" s="17"/>
       <c r="F35" s="17"/>
       <c r="G35" s="17"/>
       <c r="H35" s="17"/>
       <c r="I35" s="17"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="N35" s="18"/>
       <c r="O35" s="19"/>
     </row>
-    <row r="36" spans="1:15">
-[...11 lines deleted...]
-      <c r="L36" s="98" t="s">
+    <row r="36" spans="1:15" x14ac:dyDescent="0.4">
+      <c r="A36" s="76"/>
+      <c r="B36" s="77"/>
+      <c r="C36" s="77"/>
+      <c r="D36" s="54"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="55"/>
+      <c r="G36" s="55"/>
+      <c r="H36" s="55"/>
+      <c r="I36" s="55"/>
+      <c r="J36" s="55"/>
+      <c r="K36" s="55"/>
+      <c r="L36" s="68" t="s">
         <v>26</v>
       </c>
-      <c r="M36" s="98"/>
-      <c r="N36" s="98" t="s">
+      <c r="M36" s="68"/>
+      <c r="N36" s="68" t="s">
         <v>27</v>
       </c>
-      <c r="O36" s="98"/>
-[...52 lines deleted...]
-    <row r="40" spans="1:15">
+      <c r="O36" s="68"/>
+    </row>
+    <row r="37" spans="1:15" x14ac:dyDescent="0.4">
+      <c r="A37" s="76"/>
+      <c r="B37" s="77"/>
+      <c r="C37" s="77"/>
+      <c r="D37" s="54"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="55"/>
+      <c r="G37" s="55"/>
+      <c r="H37" s="55"/>
+      <c r="I37" s="55"/>
+      <c r="J37" s="55"/>
+      <c r="K37" s="55"/>
+      <c r="L37" s="62"/>
+      <c r="M37" s="63"/>
+      <c r="N37" s="62"/>
+      <c r="O37" s="63"/>
+    </row>
+    <row r="38" spans="1:15" x14ac:dyDescent="0.4">
+      <c r="A38" s="76"/>
+      <c r="B38" s="77"/>
+      <c r="C38" s="77"/>
+      <c r="D38" s="54"/>
+      <c r="E38" s="55"/>
+      <c r="F38" s="55"/>
+      <c r="G38" s="55"/>
+      <c r="H38" s="55"/>
+      <c r="I38" s="55"/>
+      <c r="J38" s="55"/>
+      <c r="K38" s="55"/>
+      <c r="L38" s="64"/>
+      <c r="M38" s="65"/>
+      <c r="N38" s="64"/>
+      <c r="O38" s="65"/>
+    </row>
+    <row r="39" spans="1:15" x14ac:dyDescent="0.4">
+      <c r="A39" s="79"/>
+      <c r="B39" s="80"/>
+      <c r="C39" s="80"/>
+      <c r="D39" s="56"/>
+      <c r="E39" s="57"/>
+      <c r="F39" s="57"/>
+      <c r="G39" s="57"/>
+      <c r="H39" s="57"/>
+      <c r="I39" s="57"/>
+      <c r="J39" s="57"/>
+      <c r="K39" s="57"/>
+      <c r="L39" s="66"/>
+      <c r="M39" s="67"/>
+      <c r="N39" s="66"/>
+      <c r="O39" s="67"/>
+    </row>
+    <row r="40" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A40" s="5" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:15" ht="13.15" customHeight="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="3"/>
       <c r="O41" s="2" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:15">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A42" s="43" t="s">
         <v>115</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="49">
-    <mergeCell ref="A32:C34"/>
-[...37 lines deleted...]
-    <mergeCell ref="D8:G8"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A6:C7"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="K6:O6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="K7:O7"/>
     <mergeCell ref="K5:O5"/>
+    <mergeCell ref="A11:C12"/>
+    <mergeCell ref="D11:O11"/>
+    <mergeCell ref="D12:O12"/>
+    <mergeCell ref="H8:J8"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="M8:O8"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="D8:G8"/>
+    <mergeCell ref="A13:C26"/>
+    <mergeCell ref="D13:I13"/>
+    <mergeCell ref="D14:I14"/>
+    <mergeCell ref="J14:O14"/>
+    <mergeCell ref="J13:O13"/>
+    <mergeCell ref="D16:O16"/>
+    <mergeCell ref="D15:I15"/>
+    <mergeCell ref="J15:O15"/>
+    <mergeCell ref="D17:O25"/>
+    <mergeCell ref="D31:G31"/>
+    <mergeCell ref="H31:K31"/>
+    <mergeCell ref="L31:O31"/>
+    <mergeCell ref="D27:G27"/>
+    <mergeCell ref="H27:K27"/>
+    <mergeCell ref="L27:N27"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="D28:O28"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="D30:O30"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="D29:O29"/>
+    <mergeCell ref="A32:C34"/>
+    <mergeCell ref="D33:O34"/>
+    <mergeCell ref="A35:C39"/>
+    <mergeCell ref="D36:K39"/>
+    <mergeCell ref="D32:O32"/>
+    <mergeCell ref="L36:M36"/>
+    <mergeCell ref="N36:O36"/>
+    <mergeCell ref="L37:M39"/>
+    <mergeCell ref="N37:O39"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.55118110236220474" right="0.35433070866141736" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Q33"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="W25" sqref="W25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="10" width="5.625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="25.15" customHeight="1">
-[...19 lines deleted...]
-      <c r="A2" s="63" t="s">
+    <row r="1" spans="1:17" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="89" t="s">
+        <v>148</v>
+      </c>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
+      <c r="O1" s="89"/>
+    </row>
+    <row r="2" spans="1:17" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="90" t="s">
         <v>111</v>
       </c>
-      <c r="B2" s="63"/>
-[...14 lines deleted...]
-    <row r="3" spans="1:17" ht="6" customHeight="1">
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="90"/>
+    </row>
+    <row r="3" spans="1:17" ht="6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="3"/>
       <c r="J3"/>
       <c r="O3" s="3"/>
     </row>
-    <row r="4" spans="1:17" ht="13.15" customHeight="1">
+    <row r="4" spans="1:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="4"/>
       <c r="B4" s="7"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4"/>
     </row>
-    <row r="5" spans="1:17" ht="18" customHeight="1">
+    <row r="5" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="3"/>
       <c r="J5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:17" ht="20.100000000000001" customHeight="1">
-      <c r="A6" s="56" t="s">
+    <row r="6" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="57"/>
-[...1 lines deleted...]
-      <c r="D6" s="68" t="s">
+      <c r="B6" s="53"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="69"/>
-[...2 lines deleted...]
-      <c r="H6" s="64" t="s">
+      <c r="E6" s="93"/>
+      <c r="F6" s="93"/>
+      <c r="G6" s="93"/>
+      <c r="H6" s="69" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="65"/>
-[...9 lines deleted...]
-      <c r="B7" s="60"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="70"/>
+      <c r="K6" s="91"/>
+      <c r="L6" s="91"/>
+      <c r="M6" s="91"/>
+      <c r="N6" s="91"/>
+      <c r="O6" s="91"/>
+    </row>
+    <row r="7" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="56"/>
+      <c r="B7" s="57"/>
       <c r="C7" s="61"/>
-      <c r="D7" s="70" t="s">
+      <c r="D7" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="71"/>
-[...2 lines deleted...]
-      <c r="H7" s="55" t="s">
+      <c r="E7" s="95"/>
+      <c r="F7" s="95"/>
+      <c r="G7" s="95"/>
+      <c r="H7" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="I7" s="55"/>
-[...5 lines deleted...]
-      <c r="O7" s="67"/>
+      <c r="I7" s="82"/>
+      <c r="J7" s="82"/>
+      <c r="K7" s="91"/>
+      <c r="L7" s="91"/>
+      <c r="M7" s="91"/>
+      <c r="N7" s="91"/>
+      <c r="O7" s="91"/>
       <c r="Q7" s="42" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="8" spans="1:17" ht="20.100000000000001" customHeight="1">
-      <c r="A8" s="55" t="s">
+    <row r="8" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="55"/>
-[...5 lines deleted...]
-      <c r="H8" s="72" t="s">
+      <c r="B8" s="82"/>
+      <c r="C8" s="82"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="57"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="96" t="s">
         <v>3</v>
       </c>
-      <c r="I8" s="73"/>
-[...1 lines deleted...]
-      <c r="K8" s="52" t="s">
+      <c r="I8" s="97"/>
+      <c r="J8" s="98"/>
+      <c r="K8" s="86" t="s">
         <v>2</v>
       </c>
-      <c r="L8" s="54"/>
-      <c r="M8" s="52" t="s">
+      <c r="L8" s="88"/>
+      <c r="M8" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="N8" s="53"/>
-      <c r="O8" s="54"/>
+      <c r="N8" s="87"/>
+      <c r="O8" s="88"/>
       <c r="Q8" s="43" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="9" spans="1:17">
+    <row r="9" spans="1:17" x14ac:dyDescent="0.4">
       <c r="J9"/>
       <c r="Q9" s="43" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="10" spans="1:17" ht="10.15" customHeight="1">
+    <row r="10" spans="1:17" ht="10.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="J10"/>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:17" x14ac:dyDescent="0.4">
       <c r="A11" s="101" t="s">
         <v>94</v>
       </c>
       <c r="B11" s="101"/>
       <c r="C11" s="101"/>
-      <c r="D11" s="64" t="s">
+      <c r="D11" s="69" t="s">
         <v>70</v>
       </c>
-      <c r="E11" s="65"/>
-[...11 lines deleted...]
-    <row r="12" spans="1:17">
+      <c r="E11" s="71"/>
+      <c r="F11" s="71"/>
+      <c r="G11" s="71"/>
+      <c r="H11" s="71"/>
+      <c r="I11" s="71"/>
+      <c r="J11" s="71"/>
+      <c r="K11" s="71"/>
+      <c r="L11" s="71"/>
+      <c r="M11" s="71"/>
+      <c r="N11" s="71"/>
+      <c r="O11" s="70"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.4">
       <c r="A12" s="101"/>
       <c r="B12" s="101"/>
       <c r="C12" s="101"/>
-      <c r="D12" s="64" t="s">
+      <c r="D12" s="69" t="s">
         <v>97</v>
       </c>
-      <c r="E12" s="65"/>
-[...11 lines deleted...]
-    <row r="13" spans="1:17">
+      <c r="E12" s="71"/>
+      <c r="F12" s="71"/>
+      <c r="G12" s="71"/>
+      <c r="H12" s="71"/>
+      <c r="I12" s="71"/>
+      <c r="J12" s="71"/>
+      <c r="K12" s="71"/>
+      <c r="L12" s="71"/>
+      <c r="M12" s="71"/>
+      <c r="N12" s="71"/>
+      <c r="O12" s="70"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.4">
       <c r="A13" s="22"/>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
-      <c r="D13" s="106"/>
-[...12 lines deleted...]
-    <row r="14" spans="1:17" ht="10.15" customHeight="1">
+      <c r="D13" s="105"/>
+      <c r="E13" s="105"/>
+      <c r="F13" s="105"/>
+      <c r="G13" s="105"/>
+      <c r="H13" s="105"/>
+      <c r="I13" s="105"/>
+      <c r="J13" s="105"/>
+      <c r="K13" s="105"/>
+      <c r="L13" s="105"/>
+      <c r="M13" s="105"/>
+      <c r="N13" s="105"/>
+      <c r="O13" s="106"/>
+    </row>
+    <row r="14" spans="1:17" ht="10.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
     </row>
-    <row r="15" spans="1:17" ht="18.75" customHeight="1">
+    <row r="15" spans="1:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="101" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="101"/>
-      <c r="C15" s="114"/>
-[...13 lines deleted...]
-    <row r="16" spans="1:17" ht="18.75" customHeight="1">
+      <c r="C15" s="113"/>
+      <c r="D15" s="107"/>
+      <c r="E15" s="108"/>
+      <c r="F15" s="108"/>
+      <c r="G15" s="108"/>
+      <c r="H15" s="108"/>
+      <c r="I15" s="108"/>
+      <c r="J15" s="108"/>
+      <c r="K15" s="108"/>
+      <c r="L15" s="108"/>
+      <c r="M15" s="108"/>
+      <c r="N15" s="108"/>
+      <c r="O15" s="109"/>
+    </row>
+    <row r="16" spans="1:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="101"/>
       <c r="B16" s="101"/>
-      <c r="C16" s="114"/>
-[...13 lines deleted...]
-    <row r="17" spans="1:15" ht="18.75" customHeight="1">
+      <c r="C16" s="113"/>
+      <c r="D16" s="110"/>
+      <c r="E16" s="111"/>
+      <c r="F16" s="111"/>
+      <c r="G16" s="111"/>
+      <c r="H16" s="111"/>
+      <c r="I16" s="111"/>
+      <c r="J16" s="111"/>
+      <c r="K16" s="111"/>
+      <c r="L16" s="111"/>
+      <c r="M16" s="111"/>
+      <c r="N16" s="111"/>
+      <c r="O16" s="112"/>
+    </row>
+    <row r="17" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="101"/>
       <c r="B17" s="101"/>
-      <c r="C17" s="114"/>
-[...13 lines deleted...]
-    <row r="18" spans="1:15">
+      <c r="C17" s="113"/>
+      <c r="D17" s="110"/>
+      <c r="E17" s="111"/>
+      <c r="F17" s="111"/>
+      <c r="G17" s="111"/>
+      <c r="H17" s="111"/>
+      <c r="I17" s="111"/>
+      <c r="J17" s="111"/>
+      <c r="K17" s="111"/>
+      <c r="L17" s="111"/>
+      <c r="M17" s="111"/>
+      <c r="N17" s="111"/>
+      <c r="O17" s="112"/>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A18" s="101"/>
       <c r="B18" s="101"/>
-      <c r="C18" s="114"/>
-[...13 lines deleted...]
-    <row r="19" spans="1:15">
+      <c r="C18" s="113"/>
+      <c r="D18" s="110"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="111"/>
+      <c r="H18" s="111"/>
+      <c r="I18" s="111"/>
+      <c r="J18" s="111"/>
+      <c r="K18" s="111"/>
+      <c r="L18" s="111"/>
+      <c r="M18" s="111"/>
+      <c r="N18" s="111"/>
+      <c r="O18" s="112"/>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A19" s="101"/>
       <c r="B19" s="101"/>
-      <c r="C19" s="114"/>
-[...13 lines deleted...]
-    <row r="20" spans="1:15">
+      <c r="C19" s="113"/>
+      <c r="D19" s="110"/>
+      <c r="E19" s="111"/>
+      <c r="F19" s="111"/>
+      <c r="G19" s="111"/>
+      <c r="H19" s="111"/>
+      <c r="I19" s="111"/>
+      <c r="J19" s="111"/>
+      <c r="K19" s="111"/>
+      <c r="L19" s="111"/>
+      <c r="M19" s="111"/>
+      <c r="N19" s="111"/>
+      <c r="O19" s="112"/>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A20" s="101"/>
       <c r="B20" s="101"/>
-      <c r="C20" s="114"/>
-      <c r="D20" s="115" t="s">
+      <c r="C20" s="113"/>
+      <c r="D20" s="114" t="s">
         <v>39</v>
       </c>
-      <c r="E20" s="115"/>
-[...11 lines deleted...]
-    <row r="21" spans="1:15">
+      <c r="E20" s="114"/>
+      <c r="F20" s="114"/>
+      <c r="G20" s="114"/>
+      <c r="H20" s="114"/>
+      <c r="I20" s="114"/>
+      <c r="J20" s="114"/>
+      <c r="K20" s="114"/>
+      <c r="L20" s="114"/>
+      <c r="M20" s="114"/>
+      <c r="N20" s="114"/>
+      <c r="O20" s="114"/>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A21" s="5"/>
     </row>
-    <row r="22" spans="1:15">
-[...12 lines deleted...]
-      <c r="K22" s="55"/>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.4">
+      <c r="A22" s="82" t="s">
+        <v>138</v>
+      </c>
+      <c r="B22" s="82"/>
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
       <c r="L22" s="83" t="s">
         <v>26</v>
       </c>
       <c r="M22" s="85"/>
       <c r="N22" s="84" t="s">
         <v>27</v>
       </c>
       <c r="O22" s="85"/>
     </row>
-    <row r="23" spans="1:15" s="9" customFormat="1" ht="11.25" customHeight="1">
-[...43 lines deleted...]
-      <c r="J25" s="60"/>
+    <row r="23" spans="1:15" s="9" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="54"/>
+      <c r="B23" s="115"/>
+      <c r="C23" s="115"/>
+      <c r="D23" s="115"/>
+      <c r="E23" s="115"/>
+      <c r="F23" s="115"/>
+      <c r="G23" s="115"/>
+      <c r="H23" s="115"/>
+      <c r="I23" s="115"/>
+      <c r="J23" s="115"/>
+      <c r="K23" s="60"/>
+      <c r="L23" s="62"/>
+      <c r="M23" s="63"/>
+      <c r="N23" s="62"/>
+      <c r="O23" s="63"/>
+    </row>
+    <row r="24" spans="1:15" s="9" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="54"/>
+      <c r="B24" s="115"/>
+      <c r="C24" s="115"/>
+      <c r="D24" s="115"/>
+      <c r="E24" s="115"/>
+      <c r="F24" s="115"/>
+      <c r="G24" s="115"/>
+      <c r="H24" s="115"/>
+      <c r="I24" s="115"/>
+      <c r="J24" s="115"/>
+      <c r="K24" s="60"/>
+      <c r="L24" s="64"/>
+      <c r="M24" s="65"/>
+      <c r="N24" s="64"/>
+      <c r="O24" s="65"/>
+    </row>
+    <row r="25" spans="1:15" s="9" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="56"/>
+      <c r="B25" s="57"/>
+      <c r="C25" s="57"/>
+      <c r="D25" s="57"/>
+      <c r="E25" s="57"/>
+      <c r="F25" s="57"/>
+      <c r="G25" s="57"/>
+      <c r="H25" s="57"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="57"/>
       <c r="K25" s="61"/>
-      <c r="L25" s="96"/>
-[...4 lines deleted...]
-    <row r="26" spans="1:15" ht="25.15" customHeight="1">
+      <c r="L25" s="66"/>
+      <c r="M25" s="67"/>
+      <c r="N25" s="66"/>
+      <c r="O25" s="67"/>
+    </row>
+    <row r="26" spans="1:15" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="20" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="20"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="20"/>
       <c r="I26" s="20"/>
       <c r="J26" s="21"/>
       <c r="K26" s="21"/>
       <c r="O26" s="49"/>
     </row>
-    <row r="27" spans="1:15">
+    <row r="27" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A27" s="44"/>
       <c r="B27" s="50"/>
       <c r="C27" s="50"/>
       <c r="D27" s="50"/>
       <c r="E27" s="50"/>
       <c r="F27" s="50"/>
       <c r="G27" s="50"/>
       <c r="H27" s="50"/>
       <c r="I27" s="50"/>
       <c r="J27" s="50"/>
       <c r="K27" s="50"/>
       <c r="L27" s="50"/>
       <c r="M27" s="50"/>
       <c r="N27" s="50"/>
       <c r="O27" s="49" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:15" ht="17.25" customHeight="1">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="5"/>
       <c r="B28" s="44" t="s">
         <v>129</v>
       </c>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="6"/>
       <c r="N28" s="6"/>
       <c r="O28" s="6"/>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A29" s="5"/>
       <c r="B29" s="47" t="s">
         <v>133</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="6"/>
       <c r="N29" s="6"/>
       <c r="O29" s="6"/>
     </row>
-    <row r="30" spans="1:15">
+    <row r="30" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="6"/>
       <c r="N30" s="6"/>
       <c r="O30" s="6"/>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A31" s="5"/>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="6"/>
       <c r="N31" s="6"/>
       <c r="O31" s="6"/>
     </row>
-    <row r="32" spans="1:15">
+    <row r="32" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
       <c r="N32" s="6"/>
       <c r="O32" s="6"/>
     </row>
-    <row r="33" spans="1:15">
+    <row r="33" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="6"/>
       <c r="N33" s="6"/>
       <c r="O33" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="27">
-    <mergeCell ref="M8:O8"/>
-[...3 lines deleted...]
-    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="A22:K22"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="A23:K25"/>
+    <mergeCell ref="L23:M25"/>
+    <mergeCell ref="N23:O25"/>
+    <mergeCell ref="A11:C12"/>
+    <mergeCell ref="D13:O13"/>
+    <mergeCell ref="D15:O19"/>
+    <mergeCell ref="A15:C20"/>
+    <mergeCell ref="D20:O20"/>
+    <mergeCell ref="D11:O11"/>
+    <mergeCell ref="D12:O12"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A6:C7"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="K7:O7"/>
     <mergeCell ref="K6:O6"/>
-    <mergeCell ref="A11:C12"/>
-[...11 lines deleted...]
-    <mergeCell ref="N23:O25"/>
+    <mergeCell ref="M8:O8"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="D8:G8"/>
+    <mergeCell ref="H8:J8"/>
+    <mergeCell ref="K8:L8"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.55118110236220474" right="0.35433070866141736" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:R35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A26" sqref="A26"/>
+      <selection activeCell="T16" sqref="T16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="10" width="5.625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="25.15" customHeight="1">
-[...19 lines deleted...]
-      <c r="A2" s="62" t="s">
+    <row r="1" spans="1:18" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="103" t="s">
+        <v>150</v>
+      </c>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="103"/>
+      <c r="O1" s="103"/>
+    </row>
+    <row r="2" spans="1:18" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="89" t="s">
         <v>98</v>
       </c>
-      <c r="B2" s="62"/>
-[...14 lines deleted...]
-    <row r="3" spans="1:18" ht="6" customHeight="1">
+      <c r="B2" s="89"/>
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="89"/>
+      <c r="M2" s="89"/>
+      <c r="N2" s="89"/>
+      <c r="O2" s="89"/>
+    </row>
+    <row r="3" spans="1:18" ht="6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="3"/>
       <c r="J3"/>
       <c r="O3" s="3"/>
     </row>
-    <row r="4" spans="1:18" ht="13.15" customHeight="1">
+    <row r="4" spans="1:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="4"/>
       <c r="B4" s="7"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4"/>
     </row>
-    <row r="5" spans="1:18" ht="18" customHeight="1">
+    <row r="5" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="3"/>
       <c r="J5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="K5" s="100" t="s">
+      <c r="K5" s="104" t="s">
         <v>16</v>
       </c>
-      <c r="L5" s="100"/>
-[...5 lines deleted...]
-      <c r="A6" s="56" t="s">
+      <c r="L5" s="104"/>
+      <c r="M5" s="104"/>
+      <c r="N5" s="104"/>
+      <c r="O5" s="104"/>
+    </row>
+    <row r="6" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="72" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="57"/>
-[...1 lines deleted...]
-      <c r="D6" s="68" t="s">
+      <c r="B6" s="53"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="69"/>
-[...2 lines deleted...]
-      <c r="H6" s="64" t="s">
+      <c r="E6" s="93"/>
+      <c r="F6" s="93"/>
+      <c r="G6" s="93"/>
+      <c r="H6" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="I6" s="65"/>
-[...9 lines deleted...]
-      <c r="B7" s="60"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="70"/>
+      <c r="K6" s="91"/>
+      <c r="L6" s="91"/>
+      <c r="M6" s="91"/>
+      <c r="N6" s="91"/>
+      <c r="O6" s="91"/>
+    </row>
+    <row r="7" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="56"/>
+      <c r="B7" s="57"/>
       <c r="C7" s="61"/>
-      <c r="D7" s="70" t="s">
+      <c r="D7" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="71"/>
-[...2 lines deleted...]
-      <c r="H7" s="55" t="s">
+      <c r="E7" s="95"/>
+      <c r="F7" s="95"/>
+      <c r="G7" s="95"/>
+      <c r="H7" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="I7" s="55"/>
-[...5 lines deleted...]
-      <c r="O7" s="67"/>
+      <c r="I7" s="82"/>
+      <c r="J7" s="82"/>
+      <c r="K7" s="91"/>
+      <c r="L7" s="91"/>
+      <c r="M7" s="91"/>
+      <c r="N7" s="91"/>
+      <c r="O7" s="91"/>
       <c r="R7" s="43" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="8" spans="1:18" ht="20.100000000000001" customHeight="1">
-      <c r="A8" s="55" t="s">
+    <row r="8" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="82" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="55"/>
-[...5 lines deleted...]
-      <c r="H8" s="72" t="s">
+      <c r="B8" s="82"/>
+      <c r="C8" s="82"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="57"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="96" t="s">
         <v>12</v>
       </c>
-      <c r="I8" s="73"/>
-[...1 lines deleted...]
-      <c r="K8" s="52" t="s">
+      <c r="I8" s="97"/>
+      <c r="J8" s="98"/>
+      <c r="K8" s="86" t="s">
         <v>2</v>
       </c>
-      <c r="L8" s="54"/>
-      <c r="M8" s="52" t="s">
+      <c r="L8" s="88"/>
+      <c r="M8" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="N8" s="53"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:18" ht="10.15" customHeight="1">
+      <c r="N8" s="87"/>
+      <c r="O8" s="88"/>
+    </row>
+    <row r="9" spans="1:18" ht="10.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="J9"/>
     </row>
-    <row r="10" spans="1:18" ht="10.15" customHeight="1">
+    <row r="10" spans="1:18" ht="10.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="J10"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.4">
       <c r="A11" s="101" t="s">
         <v>95</v>
       </c>
       <c r="B11" s="101"/>
       <c r="C11" s="101"/>
-      <c r="D11" s="64" t="s">
+      <c r="D11" s="69" t="s">
         <v>70</v>
       </c>
-      <c r="E11" s="65"/>
-[...11 lines deleted...]
-    <row r="12" spans="1:18">
+      <c r="E11" s="71"/>
+      <c r="F11" s="71"/>
+      <c r="G11" s="71"/>
+      <c r="H11" s="71"/>
+      <c r="I11" s="71"/>
+      <c r="J11" s="71"/>
+      <c r="K11" s="71"/>
+      <c r="L11" s="71"/>
+      <c r="M11" s="71"/>
+      <c r="N11" s="71"/>
+      <c r="O11" s="70"/>
+    </row>
+    <row r="12" spans="1:18" x14ac:dyDescent="0.4">
       <c r="A12" s="101"/>
       <c r="B12" s="101"/>
       <c r="C12" s="101"/>
-      <c r="D12" s="64" t="s">
+      <c r="D12" s="69" t="s">
         <v>96</v>
       </c>
-      <c r="E12" s="65"/>
-[...11 lines deleted...]
-    <row r="13" spans="1:18">
+      <c r="E12" s="71"/>
+      <c r="F12" s="71"/>
+      <c r="G12" s="71"/>
+      <c r="H12" s="71"/>
+      <c r="I12" s="71"/>
+      <c r="J12" s="71"/>
+      <c r="K12" s="71"/>
+      <c r="L12" s="71"/>
+      <c r="M12" s="71"/>
+      <c r="N12" s="71"/>
+      <c r="O12" s="70"/>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.4">
       <c r="A13" s="22"/>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
-      <c r="D13" s="106" t="s">
+      <c r="D13" s="105" t="s">
         <v>42</v>
       </c>
-      <c r="E13" s="106"/>
-[...11 lines deleted...]
-    <row r="14" spans="1:18" ht="10.15" customHeight="1">
+      <c r="E13" s="105"/>
+      <c r="F13" s="105"/>
+      <c r="G13" s="105"/>
+      <c r="H13" s="105"/>
+      <c r="I13" s="105"/>
+      <c r="J13" s="105"/>
+      <c r="K13" s="105"/>
+      <c r="L13" s="105"/>
+      <c r="M13" s="105"/>
+      <c r="N13" s="105"/>
+      <c r="O13" s="106"/>
+    </row>
+    <row r="14" spans="1:18" ht="10.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.4">
       <c r="A15" s="101" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B15" s="101"/>
-      <c r="C15" s="114"/>
-[...13 lines deleted...]
-    <row r="16" spans="1:18">
+      <c r="C15" s="113"/>
+      <c r="D15" s="107"/>
+      <c r="E15" s="108"/>
+      <c r="F15" s="108"/>
+      <c r="G15" s="108"/>
+      <c r="H15" s="108"/>
+      <c r="I15" s="108"/>
+      <c r="J15" s="108"/>
+      <c r="K15" s="108"/>
+      <c r="L15" s="108"/>
+      <c r="M15" s="108"/>
+      <c r="N15" s="108"/>
+      <c r="O15" s="109"/>
+    </row>
+    <row r="16" spans="1:18" x14ac:dyDescent="0.4">
       <c r="A16" s="101"/>
       <c r="B16" s="101"/>
-      <c r="C16" s="114"/>
-[...13 lines deleted...]
-    <row r="17" spans="1:15">
+      <c r="C16" s="113"/>
+      <c r="D16" s="110"/>
+      <c r="E16" s="111"/>
+      <c r="F16" s="111"/>
+      <c r="G16" s="111"/>
+      <c r="H16" s="111"/>
+      <c r="I16" s="111"/>
+      <c r="J16" s="111"/>
+      <c r="K16" s="111"/>
+      <c r="L16" s="111"/>
+      <c r="M16" s="111"/>
+      <c r="N16" s="111"/>
+      <c r="O16" s="112"/>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A17" s="101"/>
       <c r="B17" s="101"/>
-      <c r="C17" s="114"/>
-[...13 lines deleted...]
-    <row r="18" spans="1:15">
+      <c r="C17" s="113"/>
+      <c r="D17" s="110"/>
+      <c r="E17" s="111"/>
+      <c r="F17" s="111"/>
+      <c r="G17" s="111"/>
+      <c r="H17" s="111"/>
+      <c r="I17" s="111"/>
+      <c r="J17" s="111"/>
+      <c r="K17" s="111"/>
+      <c r="L17" s="111"/>
+      <c r="M17" s="111"/>
+      <c r="N17" s="111"/>
+      <c r="O17" s="112"/>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A18" s="101"/>
       <c r="B18" s="101"/>
-      <c r="C18" s="114"/>
-[...13 lines deleted...]
-    <row r="19" spans="1:15">
+      <c r="C18" s="113"/>
+      <c r="D18" s="110"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="111"/>
+      <c r="H18" s="111"/>
+      <c r="I18" s="111"/>
+      <c r="J18" s="111"/>
+      <c r="K18" s="111"/>
+      <c r="L18" s="111"/>
+      <c r="M18" s="111"/>
+      <c r="N18" s="111"/>
+      <c r="O18" s="112"/>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A19" s="101"/>
       <c r="B19" s="101"/>
-      <c r="C19" s="114"/>
-[...13 lines deleted...]
-    <row r="20" spans="1:15">
+      <c r="C19" s="113"/>
+      <c r="D19" s="110"/>
+      <c r="E19" s="111"/>
+      <c r="F19" s="111"/>
+      <c r="G19" s="111"/>
+      <c r="H19" s="111"/>
+      <c r="I19" s="111"/>
+      <c r="J19" s="111"/>
+      <c r="K19" s="111"/>
+      <c r="L19" s="111"/>
+      <c r="M19" s="111"/>
+      <c r="N19" s="111"/>
+      <c r="O19" s="112"/>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A20" s="101"/>
       <c r="B20" s="101"/>
-      <c r="C20" s="114"/>
-      <c r="D20" s="115" t="s">
+      <c r="C20" s="113"/>
+      <c r="D20" s="114" t="s">
         <v>41</v>
       </c>
-      <c r="E20" s="115"/>
-[...11 lines deleted...]
-    <row r="21" spans="1:15">
+      <c r="E20" s="114"/>
+      <c r="F20" s="114"/>
+      <c r="G20" s="114"/>
+      <c r="H20" s="114"/>
+      <c r="I20" s="114"/>
+      <c r="J20" s="114"/>
+      <c r="K20" s="114"/>
+      <c r="L20" s="114"/>
+      <c r="M20" s="114"/>
+      <c r="N20" s="114"/>
+      <c r="O20" s="114"/>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A21" s="5"/>
     </row>
-    <row r="22" spans="1:15">
-[...12 lines deleted...]
-      <c r="K22" s="55"/>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.4">
+      <c r="A22" s="82" t="s">
+        <v>139</v>
+      </c>
+      <c r="B22" s="82"/>
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
       <c r="L22" s="83" t="s">
         <v>26</v>
       </c>
       <c r="M22" s="85"/>
       <c r="N22" s="84" t="s">
         <v>27</v>
       </c>
       <c r="O22" s="85"/>
     </row>
-    <row r="23" spans="1:15" s="9" customFormat="1" ht="11.25" customHeight="1">
-[...43 lines deleted...]
-      <c r="J25" s="60"/>
+    <row r="23" spans="1:15" s="9" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="54"/>
+      <c r="B23" s="115"/>
+      <c r="C23" s="115"/>
+      <c r="D23" s="115"/>
+      <c r="E23" s="115"/>
+      <c r="F23" s="115"/>
+      <c r="G23" s="115"/>
+      <c r="H23" s="115"/>
+      <c r="I23" s="115"/>
+      <c r="J23" s="115"/>
+      <c r="K23" s="60"/>
+      <c r="L23" s="62"/>
+      <c r="M23" s="63"/>
+      <c r="N23" s="62"/>
+      <c r="O23" s="63"/>
+    </row>
+    <row r="24" spans="1:15" s="9" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="54"/>
+      <c r="B24" s="115"/>
+      <c r="C24" s="115"/>
+      <c r="D24" s="115"/>
+      <c r="E24" s="115"/>
+      <c r="F24" s="115"/>
+      <c r="G24" s="115"/>
+      <c r="H24" s="115"/>
+      <c r="I24" s="115"/>
+      <c r="J24" s="115"/>
+      <c r="K24" s="60"/>
+      <c r="L24" s="64"/>
+      <c r="M24" s="65"/>
+      <c r="N24" s="64"/>
+      <c r="O24" s="65"/>
+    </row>
+    <row r="25" spans="1:15" s="9" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="56"/>
+      <c r="B25" s="57"/>
+      <c r="C25" s="57"/>
+      <c r="D25" s="57"/>
+      <c r="E25" s="57"/>
+      <c r="F25" s="57"/>
+      <c r="G25" s="57"/>
+      <c r="H25" s="57"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="57"/>
       <c r="K25" s="61"/>
-      <c r="L25" s="96"/>
-[...4 lines deleted...]
-    <row r="26" spans="1:15">
+      <c r="L25" s="66"/>
+      <c r="M25" s="67"/>
+      <c r="N25" s="66"/>
+      <c r="O25" s="67"/>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A26" s="5" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:15">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A27" s="8"/>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
       <c r="N27" s="8"/>
       <c r="O27" s="51" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:15">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="6"/>
       <c r="N28" s="6"/>
       <c r="O28" s="6"/>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A29" s="5"/>
       <c r="B29" s="44" t="s">
         <v>110</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="6"/>
       <c r="N29" s="6"/>
       <c r="O29" s="6"/>
     </row>
-    <row r="30" spans="1:15">
+    <row r="30" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="6"/>
       <c r="N30" s="6"/>
       <c r="O30" s="6"/>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A31" s="5"/>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="6"/>
       <c r="N31" s="6"/>
       <c r="O31" s="6"/>
     </row>
-    <row r="32" spans="1:15">
+    <row r="32" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
       <c r="N32" s="6"/>
       <c r="O32" s="6"/>
     </row>
-    <row r="33" spans="1:15">
+    <row r="33" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="6"/>
       <c r="N33" s="6"/>
       <c r="O33" s="6"/>
     </row>
-    <row r="34" spans="1:15">
+    <row r="34" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5"/>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
       <c r="N34" s="6"/>
       <c r="O34" s="6"/>
     </row>
-    <row r="35" spans="1:15">
+    <row r="35" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A35" s="5"/>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="6"/>
       <c r="N35" s="6"/>
       <c r="O35" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="D13:O13"/>
-[...11 lines deleted...]
-    <mergeCell ref="M8:O8"/>
+    <mergeCell ref="A22:K22"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="A23:K25"/>
+    <mergeCell ref="L23:M25"/>
+    <mergeCell ref="N23:O25"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A6:C7"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="K6:O6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="K7:O7"/>
-    <mergeCell ref="A22:K22"/>
-[...4 lines deleted...]
-    <mergeCell ref="N23:O25"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="D8:G8"/>
+    <mergeCell ref="H8:J8"/>
+    <mergeCell ref="K5:O5"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="M8:O8"/>
+    <mergeCell ref="D13:O13"/>
+    <mergeCell ref="A15:C20"/>
+    <mergeCell ref="D15:O19"/>
+    <mergeCell ref="D20:O20"/>
+    <mergeCell ref="D11:O11"/>
+    <mergeCell ref="D12:O12"/>
+    <mergeCell ref="A11:C12"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.35433070866141736" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="B2:R43"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="J13" sqref="J13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="2" max="2" width="20.125" customWidth="1"/>
     <col min="10" max="10" width="13.375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:18">
+    <row r="2" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B2" s="24"/>
       <c r="C2" s="118" t="s">
         <v>45</v>
       </c>
       <c r="D2" s="119"/>
       <c r="E2" s="119"/>
       <c r="F2" s="119"/>
       <c r="G2" s="119"/>
       <c r="H2" s="119"/>
       <c r="I2" s="119"/>
       <c r="J2" s="120"/>
       <c r="K2" s="118" t="s">
         <v>66</v>
       </c>
       <c r="L2" s="119"/>
       <c r="M2" s="119"/>
       <c r="N2" s="119"/>
       <c r="O2" s="119"/>
       <c r="P2" s="119"/>
       <c r="Q2" s="119"/>
       <c r="R2" s="120"/>
     </row>
-    <row r="3" spans="2:18">
+    <row r="3" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B3" s="121" t="s">
         <v>46</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>119</v>
       </c>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="26"/>
       <c r="H3" s="26"/>
       <c r="I3" s="26"/>
       <c r="J3" s="27"/>
       <c r="K3" s="36" t="s">
         <v>60</v>
       </c>
       <c r="L3" s="26"/>
       <c r="M3" s="26"/>
       <c r="N3" s="26"/>
       <c r="O3" s="26"/>
       <c r="P3" s="26"/>
       <c r="Q3" s="26"/>
       <c r="R3" s="27"/>
     </row>
-    <row r="4" spans="2:18">
+    <row r="4" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B4" s="122"/>
       <c r="C4" s="28" t="s">
         <v>120</v>
       </c>
       <c r="J4" s="29"/>
       <c r="K4" s="28" t="s">
         <v>61</v>
       </c>
       <c r="R4" s="29"/>
     </row>
-    <row r="5" spans="2:18">
+    <row r="5" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B5" s="122"/>
       <c r="C5" s="34" t="s">
         <v>121</v>
       </c>
       <c r="J5" s="29"/>
       <c r="K5" s="28" t="s">
         <v>102</v>
       </c>
       <c r="R5" s="29"/>
     </row>
-    <row r="6" spans="2:18">
+    <row r="6" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B6" s="122"/>
       <c r="C6" s="34" t="s">
         <v>122</v>
       </c>
       <c r="J6" s="29"/>
       <c r="K6" s="28" t="s">
         <v>62</v>
       </c>
       <c r="R6" s="29"/>
     </row>
-    <row r="7" spans="2:18">
+    <row r="7" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B7" s="122"/>
       <c r="J7" s="29"/>
       <c r="K7" s="28" t="s">
         <v>63</v>
       </c>
       <c r="R7" s="29"/>
     </row>
-    <row r="8" spans="2:18">
+    <row r="8" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B8" s="122"/>
       <c r="C8" s="45" t="s">
         <v>130</v>
       </c>
       <c r="J8" s="29"/>
       <c r="K8" s="28" t="s">
         <v>64</v>
       </c>
       <c r="R8" s="29"/>
     </row>
-    <row r="9" spans="2:18">
+    <row r="9" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B9" s="122"/>
       <c r="C9" s="46" t="s">
         <v>131</v>
       </c>
       <c r="J9" s="29"/>
       <c r="K9" s="28" t="s">
         <v>65</v>
       </c>
       <c r="R9" s="29"/>
     </row>
-    <row r="10" spans="2:18">
+    <row r="10" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B10" s="122"/>
       <c r="J10" s="29"/>
       <c r="K10" s="39" t="s">
         <v>67</v>
       </c>
       <c r="R10" s="29"/>
     </row>
-    <row r="11" spans="2:18">
+    <row r="11" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B11" s="122"/>
       <c r="C11" s="28" t="s">
         <v>100</v>
       </c>
       <c r="J11" s="29"/>
       <c r="K11" s="28" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="R11" s="29"/>
     </row>
-    <row r="12" spans="2:18">
+    <row r="12" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B12" s="122"/>
       <c r="C12" s="28" t="s">
         <v>101</v>
       </c>
       <c r="J12" s="29"/>
       <c r="K12" s="28"/>
       <c r="R12" s="29"/>
     </row>
-    <row r="13" spans="2:18">
+    <row r="13" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B13" s="123"/>
       <c r="C13" s="35"/>
       <c r="D13" s="32"/>
       <c r="E13" s="32"/>
       <c r="F13" s="32"/>
       <c r="G13" s="32"/>
       <c r="H13" s="32"/>
       <c r="I13" s="32"/>
       <c r="J13" s="33"/>
       <c r="L13" s="32"/>
       <c r="M13" s="32"/>
       <c r="N13" s="32"/>
       <c r="O13" s="32"/>
       <c r="P13" s="32"/>
       <c r="Q13" s="32"/>
       <c r="R13" s="33"/>
     </row>
-    <row r="14" spans="2:18">
+    <row r="14" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B14" s="121" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="25" t="s">
         <v>123</v>
       </c>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="27"/>
       <c r="K14" s="36"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="26"/>
       <c r="O14" s="26"/>
       <c r="P14" s="26"/>
       <c r="Q14" s="26"/>
       <c r="R14" s="27"/>
     </row>
-    <row r="15" spans="2:18">
+    <row r="15" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B15" s="122"/>
       <c r="C15" s="28" t="s">
         <v>124</v>
       </c>
       <c r="J15" s="29"/>
       <c r="K15" s="28"/>
       <c r="R15" s="29"/>
     </row>
-    <row r="16" spans="2:18">
+    <row r="16" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B16" s="122"/>
       <c r="C16" s="48" t="s">
         <v>132</v>
       </c>
       <c r="J16" s="29"/>
       <c r="K16" s="28"/>
       <c r="R16" s="29"/>
     </row>
-    <row r="17" spans="2:18">
+    <row r="17" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B17" s="122"/>
       <c r="C17" s="28" t="s">
         <v>125</v>
       </c>
       <c r="J17" s="29"/>
       <c r="K17" s="37"/>
       <c r="R17" s="29"/>
     </row>
-    <row r="18" spans="2:18">
+    <row r="18" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B18" s="122"/>
       <c r="C18" s="28" t="s">
         <v>48</v>
       </c>
       <c r="J18" s="29"/>
       <c r="K18" s="37"/>
       <c r="R18" s="29"/>
     </row>
-    <row r="19" spans="2:18">
+    <row r="19" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B19" s="122"/>
       <c r="C19" s="28" t="s">
         <v>49</v>
       </c>
       <c r="J19" s="29"/>
       <c r="K19" s="37"/>
       <c r="R19" s="29"/>
     </row>
-    <row r="20" spans="2:18">
+    <row r="20" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B20" s="122"/>
       <c r="C20" s="30" t="s">
         <v>50</v>
       </c>
       <c r="J20" s="29"/>
       <c r="K20" s="37"/>
       <c r="R20" s="29"/>
     </row>
-    <row r="21" spans="2:18">
+    <row r="21" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B21" s="122"/>
       <c r="C21" s="28" t="s">
         <v>48</v>
       </c>
       <c r="J21" s="29"/>
       <c r="K21" s="37"/>
       <c r="R21" s="29"/>
     </row>
-    <row r="22" spans="2:18">
+    <row r="22" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B22" s="122"/>
       <c r="C22" s="28" t="s">
         <v>51</v>
       </c>
       <c r="J22" s="29"/>
       <c r="K22" s="37"/>
       <c r="R22" s="29"/>
     </row>
-    <row r="23" spans="2:18">
+    <row r="23" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B23" s="122"/>
       <c r="C23" s="30" t="s">
         <v>52</v>
       </c>
       <c r="J23" s="29"/>
       <c r="K23" s="37"/>
       <c r="R23" s="29"/>
     </row>
-    <row r="24" spans="2:18">
+    <row r="24" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B24" s="123"/>
       <c r="C24" s="31" t="s">
         <v>53</v>
       </c>
       <c r="D24" s="32"/>
       <c r="E24" s="32"/>
       <c r="F24" s="32"/>
       <c r="G24" s="32"/>
       <c r="H24" s="32"/>
       <c r="I24" s="32"/>
       <c r="J24" s="33"/>
       <c r="K24" s="38"/>
       <c r="L24" s="32"/>
       <c r="M24" s="32"/>
       <c r="N24" s="32"/>
       <c r="O24" s="32"/>
       <c r="P24" s="32"/>
       <c r="Q24" s="32"/>
       <c r="R24" s="33"/>
     </row>
-    <row r="26" spans="2:18">
+    <row r="26" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B26" s="121" t="s">
         <v>54</v>
       </c>
       <c r="C26" s="25" t="s">
         <v>119</v>
       </c>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="26"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="27"/>
     </row>
-    <row r="27" spans="2:18">
+    <row r="27" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B27" s="122"/>
       <c r="C27" s="28" t="s">
         <v>126</v>
       </c>
       <c r="J27" s="29"/>
     </row>
-    <row r="28" spans="2:18">
+    <row r="28" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B28" s="122"/>
       <c r="C28" s="48" t="s">
         <v>132</v>
       </c>
       <c r="J28" s="29"/>
     </row>
-    <row r="29" spans="2:18">
+    <row r="29" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B29" s="122"/>
       <c r="C29" s="28" t="s">
         <v>127</v>
       </c>
       <c r="J29" s="29"/>
     </row>
-    <row r="30" spans="2:18">
+    <row r="30" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B30" s="122"/>
       <c r="C30" s="37"/>
       <c r="J30" s="29"/>
     </row>
-    <row r="31" spans="2:18">
+    <row r="31" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B31" s="122"/>
       <c r="C31" s="28" t="s">
         <v>58</v>
       </c>
       <c r="J31" s="29"/>
     </row>
-    <row r="32" spans="2:18">
+    <row r="32" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B32" s="122"/>
       <c r="C32" s="28" t="s">
         <v>59</v>
       </c>
       <c r="J32" s="29"/>
     </row>
-    <row r="33" spans="2:14">
+    <row r="33" spans="2:14" x14ac:dyDescent="0.4">
       <c r="B33" s="122"/>
       <c r="C33" s="28" t="s">
         <v>55</v>
       </c>
       <c r="J33" s="29"/>
     </row>
-    <row r="34" spans="2:14">
+    <row r="34" spans="2:14" x14ac:dyDescent="0.4">
       <c r="B34" s="122"/>
       <c r="C34" s="28" t="s">
         <v>128</v>
       </c>
       <c r="J34" s="29"/>
     </row>
-    <row r="35" spans="2:14">
+    <row r="35" spans="2:14" x14ac:dyDescent="0.4">
       <c r="B35" s="122"/>
       <c r="C35" s="28" t="s">
         <v>56</v>
       </c>
       <c r="J35" s="29"/>
     </row>
-    <row r="36" spans="2:14">
+    <row r="36" spans="2:14" x14ac:dyDescent="0.4">
       <c r="B36" s="123"/>
       <c r="C36" s="35" t="s">
         <v>57</v>
       </c>
       <c r="D36" s="32"/>
       <c r="E36" s="32"/>
       <c r="F36" s="32"/>
       <c r="G36" s="32"/>
       <c r="H36" s="32"/>
       <c r="I36" s="32"/>
       <c r="J36" s="33"/>
     </row>
-    <row r="38" spans="2:14" ht="18.75" customHeight="1">
+    <row r="38" spans="2:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="117"/>
       <c r="C38" s="116"/>
       <c r="D38" s="116"/>
       <c r="E38" s="116"/>
       <c r="F38" s="116"/>
       <c r="G38" s="116"/>
       <c r="H38" s="116"/>
       <c r="I38" s="116"/>
       <c r="J38" s="116"/>
       <c r="K38" s="116"/>
       <c r="L38" s="116"/>
       <c r="M38" s="116"/>
       <c r="N38" s="116"/>
     </row>
-    <row r="39" spans="2:14">
+    <row r="39" spans="2:14" x14ac:dyDescent="0.4">
       <c r="B39" s="117"/>
       <c r="C39" s="116"/>
       <c r="D39" s="116"/>
       <c r="E39" s="116"/>
       <c r="F39" s="116"/>
       <c r="G39" s="116"/>
       <c r="H39" s="116"/>
       <c r="I39" s="116"/>
       <c r="J39" s="116"/>
       <c r="K39" s="116"/>
       <c r="L39" s="116"/>
       <c r="M39" s="116"/>
       <c r="N39" s="116"/>
     </row>
-    <row r="40" spans="2:14">
+    <row r="40" spans="2:14" x14ac:dyDescent="0.4">
       <c r="B40" s="117"/>
       <c r="C40" s="116"/>
       <c r="D40" s="116"/>
       <c r="E40" s="116"/>
       <c r="F40" s="116"/>
       <c r="G40" s="116"/>
       <c r="H40" s="116"/>
       <c r="I40" s="116"/>
       <c r="J40" s="116"/>
       <c r="K40" s="116"/>
       <c r="L40" s="116"/>
       <c r="M40" s="116"/>
       <c r="N40" s="116"/>
     </row>
-    <row r="41" spans="2:14">
+    <row r="41" spans="2:14" x14ac:dyDescent="0.4">
       <c r="B41" s="117"/>
       <c r="C41" s="116"/>
       <c r="D41" s="116"/>
       <c r="E41" s="116"/>
       <c r="F41" s="116"/>
       <c r="G41" s="116"/>
       <c r="H41" s="116"/>
       <c r="I41" s="116"/>
       <c r="J41" s="116"/>
       <c r="K41" s="116"/>
       <c r="L41" s="116"/>
       <c r="M41" s="116"/>
       <c r="N41" s="116"/>
     </row>
-    <row r="42" spans="2:14">
+    <row r="42" spans="2:14" x14ac:dyDescent="0.4">
       <c r="B42" s="117"/>
       <c r="C42" s="116"/>
       <c r="D42" s="116"/>
       <c r="E42" s="116"/>
       <c r="F42" s="116"/>
       <c r="G42" s="116"/>
       <c r="H42" s="116"/>
       <c r="I42" s="116"/>
       <c r="J42" s="116"/>
       <c r="K42" s="116"/>
       <c r="L42" s="116"/>
       <c r="M42" s="116"/>
       <c r="N42" s="116"/>
     </row>
-    <row r="43" spans="2:14">
+    <row r="43" spans="2:14" x14ac:dyDescent="0.4">
       <c r="B43" s="117"/>
       <c r="C43" s="116"/>
       <c r="D43" s="116"/>
       <c r="E43" s="116"/>
       <c r="F43" s="116"/>
       <c r="G43" s="116"/>
       <c r="H43" s="116"/>
       <c r="I43" s="116"/>
       <c r="J43" s="116"/>
       <c r="K43" s="116"/>
       <c r="L43" s="116"/>
       <c r="M43" s="116"/>
       <c r="N43" s="116"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="C38:N43"/>
     <mergeCell ref="B38:B43"/>
     <mergeCell ref="C2:J2"/>
     <mergeCell ref="B3:B13"/>
     <mergeCell ref="K2:R2"/>
     <mergeCell ref="B14:B24"/>
     <mergeCell ref="B26:B36"/>
   </mergeCells>
   <phoneticPr fontId="1"/>