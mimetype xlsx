--- v0 (2026-05-15)
+++ v1 (2026-07-06)
@@ -7,106 +7,109 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\8.新HP\申込書ScienceTokyo_isct\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\scien\Desktop\広報担当_R8-\HP\素材\申込書・相談票\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BBE958FD-6B26-4620-8044-5A144E63A204}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{20B104BA-BF47-4DED-8295-AA096AA02753}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15885" windowHeight="10965" firstSheet="3" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="依頼申込書" sheetId="9" r:id="rId1"/>
     <sheet name="Request" sheetId="10" r:id="rId2"/>
     <sheet name="講習" sheetId="14" r:id="rId3"/>
     <sheet name="License" sheetId="15" r:id="rId4"/>
     <sheet name="注意事項" sheetId="11" r:id="rId5"/>
     <sheet name="XRD利用規則書" sheetId="16" r:id="rId6"/>
     <sheet name="XRD-DSC利用規則書" sheetId="17" r:id="rId7"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId8"/>
   </externalReferences>
   <definedNames>
     <definedName name="code_kamoku">[1]Sheet2!$A$2:$A$62</definedName>
     <definedName name="kamoku_code" localSheetId="3">#REF!</definedName>
     <definedName name="kamoku_code" localSheetId="1">#REF!</definedName>
     <definedName name="kamoku_code" localSheetId="6">#REF!</definedName>
     <definedName name="kamoku_code" localSheetId="5">#REF!</definedName>
     <definedName name="kamoku_code" localSheetId="0">#REF!</definedName>
     <definedName name="kamoku_code" localSheetId="2">#REF!</definedName>
     <definedName name="kamoku_code" localSheetId="4">#REF!</definedName>
     <definedName name="kamoku_code">#REF!</definedName>
     <definedName name="kamoku_meisyou" localSheetId="3">#REF!</definedName>
     <definedName name="kamoku_meisyou" localSheetId="1">#REF!</definedName>
     <definedName name="kamoku_meisyou" localSheetId="6">#REF!</definedName>
     <definedName name="kamoku_meisyou" localSheetId="5">#REF!</definedName>
     <definedName name="kamoku_meisyou" localSheetId="0">#REF!</definedName>
     <definedName name="kamoku_meisyou" localSheetId="2">#REF!</definedName>
     <definedName name="kamoku_meisyou" localSheetId="4">#REF!</definedName>
     <definedName name="kamoku_meisyou">#REF!</definedName>
     <definedName name="OLE_LINK11" localSheetId="6">'XRD-DSC利用規則書'!#REF!</definedName>
     <definedName name="OLE_LINK11" localSheetId="5">XRD利用規則書!#REF!</definedName>
     <definedName name="XXX">#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="203">
   <si>
     <t>メールアドレス</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>X〇-〇〇</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>○○○○</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>内線・メールボックス</t>
     <rPh sb="0" eb="2">
       <t>ナイセン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>身分/学年</t>
     <rPh sb="0" eb="2">
       <t>ミブン</t>
     </rPh>
     <rPh sb="3" eb="5">
@@ -1330,112 +1333,102 @@
     <rPh sb="9" eb="13">
       <t>ジッセキトウロク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>必ず研究室名をご記入ください</t>
   </si>
   <si>
     <t>☜</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>☜</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>必ず研究室名をご記入ください</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>⇩</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>Science Tokyo コアファシリティセンター分析部門</t>
-[...8 lines deleted...]
-  <si>
     <t>提出先：統合システム申込時に添付</t>
     <rPh sb="0" eb="3">
       <t>テイシュツサキ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>トウゴウ</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>モウシコミジ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>テンプ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>Materials Analysis Division(Suzukakedai), Science Tokyo</t>
-[...2 lines deleted...]
-  <si>
     <t>When requesting from an integrated system, attach this application.</t>
-    <phoneticPr fontId="1"/>
-[...15 lines deleted...]
-    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>担　当：須田 内線（5276）E-mail suda.k.ce43@m.isct.ac.jp</t>
     <rPh sb="0" eb="1">
       <t>タン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Suda （Ext.5276）,　E-mail： suda.k.ce43@m.isct.ac.jp</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Materials Analysis Division(Yokohama), Science Tokyo</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Ver. 2026/7/1</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Science Tokyo コアファシリティセンター分析部門（横浜）</t>
+    <rPh sb="26" eb="28">
+      <t>ブンセキ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ブモン</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ヨコハマ</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -2177,433 +2170,433 @@
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...79 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
@@ -9008,55 +9001,55 @@
             <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-ea"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>）</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" baseline="0">
             <a:latin typeface="+mn-ea"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\Akimoto\Documents\&#35013;&#32622;\S-5500\Request%20for%20FE-SEM%20form.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/Akimoto/Documents/&#35013;&#32622;/S-5500/Request%20for%20FE-SEM%20form.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="申込書日本語"/>
       <sheetName val="Request form"/>
       <sheetName val="Sheet2"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2">
         <row r="2">
           <cell r="A2" t="str">
             <v>11110</v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3" t="str">
             <v>11410</v>
           </cell>
         </row>
         <row r="4">
           <cell r="A4" t="str">
             <v>11910</v>
           </cell>
         </row>
@@ -9335,91 +9328,91 @@
             <v>111</v>
           </cell>
         </row>
         <row r="60">
           <cell r="A60" t="str">
             <v>K318</v>
           </cell>
         </row>
         <row r="61">
           <cell r="A61" t="str">
             <v>K339</v>
           </cell>
         </row>
         <row r="62">
           <cell r="A62" t="str">
             <v>K338</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9481,51 +9474,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -9623,2997 +9616,2997 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:Z57"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="P1" sqref="P1"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="R11" sqref="R11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="1" width="5.875" customWidth="1"/>
     <col min="2" max="2" width="5.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="6" style="1" customWidth="1"/>
     <col min="4" max="7" width="6.125" style="1" customWidth="1"/>
     <col min="8" max="9" width="5.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" customWidth="1"/>
     <col min="11" max="14" width="6.125" customWidth="1"/>
     <col min="15" max="15" width="2.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="25.15" customHeight="1">
-      <c r="A1" s="101" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="101"/>
+      <c r="A1" s="76" t="s">
+        <v>202</v>
+      </c>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
     </row>
     <row r="2" spans="1:26" ht="25.15" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="77" t="s">
         <v>84</v>
       </c>
-      <c r="B2" s="102"/>
-[...11 lines deleted...]
-      <c r="N2" s="102"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
     </row>
     <row r="3" spans="1:26" ht="6" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="2"/>
       <c r="J3"/>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:26" ht="13.15" customHeight="1">
       <c r="A4" s="7"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:26" ht="18" customHeight="1">
       <c r="A5" s="1"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:26" ht="20.100000000000001" customHeight="1">
-      <c r="A6" s="103" t="s">
+      <c r="A6" s="78" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="104"/>
-[...1 lines deleted...]
-      <c r="D6" s="109" t="s">
+      <c r="B6" s="79"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="84" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="110"/>
-[...2 lines deleted...]
-      <c r="H6" s="111" t="s">
+      <c r="E6" s="85"/>
+      <c r="F6" s="85"/>
+      <c r="G6" s="85"/>
+      <c r="H6" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="112"/>
-[...5 lines deleted...]
-      <c r="P6" s="65" t="s">
+      <c r="I6" s="87"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="89"/>
+      <c r="L6" s="89"/>
+      <c r="M6" s="89"/>
+      <c r="N6" s="89"/>
+      <c r="P6" s="120" t="s">
         <v>192</v>
       </c>
-      <c r="Q6" s="66"/>
-      <c r="R6" s="67" t="s">
+      <c r="Q6" s="121"/>
+      <c r="R6" s="122" t="s">
         <v>191</v>
       </c>
-      <c r="S6" s="67"/>
-[...6 lines deleted...]
-      <c r="Z6" s="67"/>
+      <c r="S6" s="122"/>
+      <c r="T6" s="122"/>
+      <c r="U6" s="122"/>
+      <c r="V6" s="122"/>
+      <c r="W6" s="122"/>
+      <c r="X6" s="122"/>
+      <c r="Y6" s="122"/>
+      <c r="Z6" s="122"/>
     </row>
     <row r="7" spans="1:26" ht="20.100000000000001" customHeight="1">
-      <c r="A7" s="106"/>
-[...2 lines deleted...]
-      <c r="D7" s="82" t="s">
+      <c r="A7" s="81"/>
+      <c r="B7" s="82"/>
+      <c r="C7" s="83"/>
+      <c r="D7" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="80"/>
-[...2 lines deleted...]
-      <c r="H7" s="115" t="s">
+      <c r="E7" s="91"/>
+      <c r="F7" s="91"/>
+      <c r="G7" s="91"/>
+      <c r="H7" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="I7" s="115"/>
-[...15 lines deleted...]
-      <c r="Z7" s="67"/>
+      <c r="I7" s="92"/>
+      <c r="J7" s="92"/>
+      <c r="K7" s="89"/>
+      <c r="L7" s="89"/>
+      <c r="M7" s="89"/>
+      <c r="N7" s="89"/>
+      <c r="P7" s="121"/>
+      <c r="Q7" s="121"/>
+      <c r="R7" s="122"/>
+      <c r="S7" s="122"/>
+      <c r="T7" s="122"/>
+      <c r="U7" s="122"/>
+      <c r="V7" s="122"/>
+      <c r="W7" s="122"/>
+      <c r="X7" s="122"/>
+      <c r="Y7" s="122"/>
+      <c r="Z7" s="122"/>
     </row>
     <row r="8" spans="1:26" ht="20.100000000000001" customHeight="1">
-      <c r="A8" s="115" t="s">
+      <c r="A8" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="115"/>
-[...5 lines deleted...]
-      <c r="H8" s="118" t="s">
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
+      <c r="D8" s="93"/>
+      <c r="E8" s="94"/>
+      <c r="F8" s="94"/>
+      <c r="G8" s="94"/>
+      <c r="H8" s="95" t="s">
         <v>3</v>
       </c>
-      <c r="I8" s="119"/>
-[...1 lines deleted...]
-      <c r="K8" s="121" t="s">
+      <c r="I8" s="96"/>
+      <c r="J8" s="97"/>
+      <c r="K8" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="L8" s="122"/>
-      <c r="M8" s="121" t="s">
+      <c r="L8" s="99"/>
+      <c r="M8" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="N8" s="122"/>
+      <c r="N8" s="99"/>
     </row>
     <row r="9" spans="1:26" ht="10.15" customHeight="1">
       <c r="A9" s="1"/>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:26" ht="17.649999999999999" customHeight="1">
-      <c r="A10" s="78" t="s">
+      <c r="A10" s="65" t="s">
         <v>88</v>
       </c>
-      <c r="B10" s="78"/>
-[...4 lines deleted...]
-      <c r="G10" s="89" t="s">
+      <c r="B10" s="65"/>
+      <c r="C10" s="109"/>
+      <c r="D10" s="103"/>
+      <c r="E10" s="103"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="70" t="s">
         <v>100</v>
       </c>
-      <c r="H10" s="99" t="s">
+      <c r="H10" s="72" t="s">
         <v>184</v>
       </c>
-      <c r="I10" s="100"/>
-      <c r="J10" s="91" t="s">
+      <c r="I10" s="73"/>
+      <c r="J10" s="112" t="s">
         <v>183</v>
       </c>
-      <c r="K10" s="83"/>
-[...2 lines deleted...]
-      <c r="N10" s="84"/>
+      <c r="K10" s="113"/>
+      <c r="L10" s="113"/>
+      <c r="M10" s="113"/>
+      <c r="N10" s="114"/>
     </row>
     <row r="11" spans="1:26">
-      <c r="A11" s="78"/>
-[...12 lines deleted...]
-      <c r="N11" s="86"/>
+      <c r="A11" s="65"/>
+      <c r="B11" s="65"/>
+      <c r="C11" s="90"/>
+      <c r="D11" s="91"/>
+      <c r="E11" s="91"/>
+      <c r="F11" s="91"/>
+      <c r="G11" s="71"/>
+      <c r="H11" s="74"/>
+      <c r="I11" s="75"/>
+      <c r="J11" s="115"/>
+      <c r="K11" s="116"/>
+      <c r="L11" s="116"/>
+      <c r="M11" s="116"/>
+      <c r="N11" s="117"/>
       <c r="P11" s="17"/>
     </row>
     <row r="12" spans="1:26">
-      <c r="A12" s="78" t="s">
+      <c r="A12" s="65" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="78"/>
-      <c r="C12" s="78" t="s">
+      <c r="B12" s="65"/>
+      <c r="C12" s="65" t="s">
         <v>135</v>
       </c>
-      <c r="D12" s="78"/>
-[...4 lines deleted...]
-      <c r="I12" s="78" t="s">
+      <c r="D12" s="65"/>
+      <c r="E12" s="65"/>
+      <c r="F12" s="65"/>
+      <c r="G12" s="65"/>
+      <c r="H12" s="65"/>
+      <c r="I12" s="65" t="s">
         <v>136</v>
       </c>
-      <c r="J12" s="78"/>
-[...3 lines deleted...]
-      <c r="N12" s="78"/>
+      <c r="J12" s="65"/>
+      <c r="K12" s="65"/>
+      <c r="L12" s="65"/>
+      <c r="M12" s="65"/>
+      <c r="N12" s="65"/>
       <c r="P12" s="17"/>
       <c r="Q12" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:26">
-      <c r="A13" s="78"/>
-[...12 lines deleted...]
-      <c r="N13" s="78"/>
+      <c r="A13" s="65"/>
+      <c r="B13" s="65"/>
+      <c r="C13" s="65"/>
+      <c r="D13" s="65"/>
+      <c r="E13" s="65"/>
+      <c r="F13" s="65"/>
+      <c r="G13" s="65"/>
+      <c r="H13" s="65"/>
+      <c r="I13" s="65"/>
+      <c r="J13" s="65"/>
+      <c r="K13" s="65"/>
+      <c r="L13" s="65"/>
+      <c r="M13" s="65"/>
+      <c r="N13" s="65"/>
       <c r="P13" s="17"/>
       <c r="Q13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="R13" s="16"/>
     </row>
     <row r="14" spans="1:26">
-      <c r="A14" s="78" t="s">
+      <c r="A14" s="65" t="s">
         <v>87</v>
       </c>
-      <c r="B14" s="78"/>
-      <c r="C14" s="81" t="s">
+      <c r="B14" s="65"/>
+      <c r="C14" s="109" t="s">
         <v>89</v>
       </c>
-      <c r="D14" s="79"/>
-[...1 lines deleted...]
-      <c r="F14" s="79" t="s">
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103" t="s">
         <v>90</v>
       </c>
-      <c r="G14" s="79"/>
-[...1 lines deleted...]
-      <c r="I14" s="79" t="s">
+      <c r="G14" s="103"/>
+      <c r="H14" s="103"/>
+      <c r="I14" s="103" t="s">
         <v>91</v>
       </c>
-      <c r="J14" s="79"/>
-      <c r="K14" s="83" t="s">
+      <c r="J14" s="103"/>
+      <c r="K14" s="113" t="s">
         <v>92</v>
       </c>
-      <c r="L14" s="83"/>
-[...1 lines deleted...]
-      <c r="N14" s="84"/>
+      <c r="L14" s="113"/>
+      <c r="M14" s="113"/>
+      <c r="N14" s="114"/>
       <c r="P14" s="17"/>
     </row>
     <row r="15" spans="1:26">
-      <c r="A15" s="78"/>
-[...12 lines deleted...]
-      <c r="N15" s="86"/>
+      <c r="A15" s="65"/>
+      <c r="B15" s="65"/>
+      <c r="C15" s="90"/>
+      <c r="D15" s="91"/>
+      <c r="E15" s="91"/>
+      <c r="F15" s="91"/>
+      <c r="G15" s="91"/>
+      <c r="H15" s="91"/>
+      <c r="I15" s="91"/>
+      <c r="J15" s="91"/>
+      <c r="K15" s="116"/>
+      <c r="L15" s="116"/>
+      <c r="M15" s="116"/>
+      <c r="N15" s="117"/>
       <c r="P15" s="17"/>
     </row>
     <row r="16" spans="1:26">
-      <c r="A16" s="77" t="s">
+      <c r="A16" s="110" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="77"/>
-      <c r="C16" s="81" t="s">
+      <c r="B16" s="110"/>
+      <c r="C16" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="D16" s="79"/>
-[...3 lines deleted...]
-      <c r="H16" s="77" t="s">
+      <c r="D16" s="103"/>
+      <c r="E16" s="103"/>
+      <c r="F16" s="103"/>
+      <c r="G16" s="103"/>
+      <c r="H16" s="110" t="s">
         <v>169</v>
       </c>
-      <c r="I16" s="77"/>
-      <c r="J16" s="78" t="s">
+      <c r="I16" s="110"/>
+      <c r="J16" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="K16" s="78"/>
-[...2 lines deleted...]
-      <c r="N16" s="78"/>
+      <c r="K16" s="65"/>
+      <c r="L16" s="65"/>
+      <c r="M16" s="65"/>
+      <c r="N16" s="65"/>
       <c r="P16" s="17"/>
     </row>
     <row r="17" spans="1:26">
-      <c r="A17" s="77"/>
-[...12 lines deleted...]
-      <c r="N17" s="78"/>
+      <c r="A17" s="110"/>
+      <c r="B17" s="110"/>
+      <c r="C17" s="90"/>
+      <c r="D17" s="91"/>
+      <c r="E17" s="91"/>
+      <c r="F17" s="91"/>
+      <c r="G17" s="91"/>
+      <c r="H17" s="110"/>
+      <c r="I17" s="110"/>
+      <c r="J17" s="65"/>
+      <c r="K17" s="65"/>
+      <c r="L17" s="65"/>
+      <c r="M17" s="65"/>
+      <c r="N17" s="65"/>
       <c r="P17" s="17"/>
     </row>
     <row r="18" spans="1:26" ht="17.649999999999999" customHeight="1">
-      <c r="A18" s="88" t="s">
+      <c r="A18" s="111" t="s">
         <v>94</v>
       </c>
-      <c r="B18" s="88"/>
-      <c r="C18" s="81" t="s">
+      <c r="B18" s="111"/>
+      <c r="C18" s="109" t="s">
         <v>97</v>
       </c>
-      <c r="D18" s="79"/>
-[...3 lines deleted...]
-      <c r="H18" s="95" t="s">
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="103"/>
+      <c r="H18" s="101" t="s">
         <v>99</v>
       </c>
-      <c r="I18" s="79" t="s">
+      <c r="I18" s="103" t="s">
         <v>98</v>
       </c>
-      <c r="J18" s="79"/>
-[...3 lines deleted...]
-      <c r="N18" s="97" t="s">
+      <c r="J18" s="103"/>
+      <c r="K18" s="103"/>
+      <c r="L18" s="103"/>
+      <c r="M18" s="103"/>
+      <c r="N18" s="104" t="s">
         <v>99</v>
       </c>
       <c r="P18" s="10"/>
       <c r="Q18" s="10"/>
       <c r="R18" s="10"/>
       <c r="S18" s="10"/>
       <c r="T18" s="10"/>
       <c r="U18" s="10"/>
       <c r="V18" s="10"/>
       <c r="W18" s="10"/>
       <c r="X18" s="10"/>
       <c r="Y18" s="10"/>
       <c r="Z18" s="10"/>
     </row>
     <row r="19" spans="1:26" ht="17.649999999999999" customHeight="1">
-      <c r="A19" s="78"/>
-[...12 lines deleted...]
-      <c r="N19" s="98"/>
+      <c r="A19" s="65"/>
+      <c r="B19" s="65"/>
+      <c r="C19" s="90"/>
+      <c r="D19" s="91"/>
+      <c r="E19" s="91"/>
+      <c r="F19" s="91"/>
+      <c r="G19" s="91"/>
+      <c r="H19" s="102"/>
+      <c r="I19" s="91"/>
+      <c r="J19" s="91"/>
+      <c r="K19" s="91"/>
+      <c r="L19" s="91"/>
+      <c r="M19" s="91"/>
+      <c r="N19" s="105"/>
       <c r="P19" s="10"/>
       <c r="Q19" s="10"/>
       <c r="R19" s="10"/>
       <c r="S19" s="10"/>
       <c r="T19" s="10"/>
       <c r="U19" s="10"/>
       <c r="V19" s="10"/>
       <c r="W19" s="10"/>
       <c r="X19" s="10"/>
       <c r="Y19" s="10"/>
       <c r="Z19" s="10"/>
     </row>
     <row r="20" spans="1:26">
-      <c r="A20" s="81" t="s">
+      <c r="A20" s="109" t="s">
         <v>95</v>
       </c>
-      <c r="B20" s="89"/>
-[...5 lines deleted...]
-      <c r="H20" s="81" t="s">
+      <c r="B20" s="70"/>
+      <c r="C20" s="109"/>
+      <c r="D20" s="103"/>
+      <c r="E20" s="103"/>
+      <c r="F20" s="103"/>
+      <c r="G20" s="103"/>
+      <c r="H20" s="109" t="s">
         <v>96</v>
       </c>
-      <c r="I20" s="89"/>
-[...4 lines deleted...]
-      <c r="N20" s="89"/>
+      <c r="I20" s="70"/>
+      <c r="J20" s="109"/>
+      <c r="K20" s="103"/>
+      <c r="L20" s="103"/>
+      <c r="M20" s="103"/>
+      <c r="N20" s="70"/>
       <c r="P20" s="10"/>
       <c r="Q20" s="10"/>
       <c r="R20" s="10"/>
       <c r="S20" s="10"/>
       <c r="T20" s="10"/>
       <c r="U20" s="10"/>
       <c r="V20" s="10"/>
       <c r="W20" s="10"/>
       <c r="X20" s="10"/>
       <c r="Y20" s="10"/>
       <c r="Z20" s="10"/>
     </row>
     <row r="21" spans="1:26">
-      <c r="A21" s="82"/>
-[...12 lines deleted...]
-      <c r="N21" s="90"/>
+      <c r="A21" s="90"/>
+      <c r="B21" s="71"/>
+      <c r="C21" s="90"/>
+      <c r="D21" s="91"/>
+      <c r="E21" s="91"/>
+      <c r="F21" s="91"/>
+      <c r="G21" s="91"/>
+      <c r="H21" s="90"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="90"/>
+      <c r="K21" s="91"/>
+      <c r="L21" s="91"/>
+      <c r="M21" s="91"/>
+      <c r="N21" s="71"/>
       <c r="P21" s="10"/>
       <c r="Q21" s="10"/>
       <c r="R21" s="10"/>
       <c r="S21" s="10"/>
       <c r="T21" s="10"/>
       <c r="U21" s="10"/>
       <c r="V21" s="10"/>
       <c r="W21" s="10"/>
       <c r="X21" s="10"/>
       <c r="Y21" s="10"/>
       <c r="Z21" s="10"/>
     </row>
     <row r="22" spans="1:26">
-      <c r="A22" s="74" t="s">
+      <c r="A22" s="67" t="s">
         <v>171</v>
       </c>
-      <c r="B22" s="75"/>
-      <c r="C22" s="74" t="s">
+      <c r="B22" s="108"/>
+      <c r="C22" s="67" t="s">
         <v>172</v>
       </c>
-      <c r="D22" s="76"/>
-[...3 lines deleted...]
-      <c r="H22" s="74" t="s">
+      <c r="D22" s="66"/>
+      <c r="E22" s="66"/>
+      <c r="F22" s="66"/>
+      <c r="G22" s="108"/>
+      <c r="H22" s="67" t="s">
         <v>173</v>
       </c>
-      <c r="I22" s="75"/>
-      <c r="J22" s="76" t="s">
+      <c r="I22" s="108"/>
+      <c r="J22" s="66" t="s">
         <v>174</v>
       </c>
-      <c r="K22" s="76"/>
-[...2 lines deleted...]
-      <c r="N22" s="75"/>
+      <c r="K22" s="66"/>
+      <c r="L22" s="66"/>
+      <c r="M22" s="66"/>
+      <c r="N22" s="108"/>
       <c r="P22" s="10"/>
       <c r="Q22" s="10"/>
       <c r="R22" s="10"/>
       <c r="S22" s="10"/>
       <c r="T22" s="10"/>
       <c r="U22" s="10"/>
       <c r="V22" s="10"/>
       <c r="W22" s="10"/>
       <c r="X22" s="10"/>
       <c r="Y22" s="10"/>
       <c r="Z22" s="10"/>
     </row>
     <row r="23" spans="1:26" ht="17.649999999999999" customHeight="1">
       <c r="A23" s="43" t="s">
         <v>170</v>
       </c>
       <c r="B23" s="49"/>
       <c r="C23" s="49"/>
       <c r="D23" s="49"/>
       <c r="E23" s="49"/>
       <c r="F23" s="49"/>
       <c r="G23" s="49"/>
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="50"/>
       <c r="P23" s="10"/>
       <c r="Q23" s="10"/>
       <c r="R23" s="10"/>
       <c r="S23" s="10"/>
       <c r="T23" s="10"/>
       <c r="U23" s="10"/>
       <c r="V23" s="10"/>
       <c r="W23" s="10"/>
       <c r="X23" s="10"/>
       <c r="Y23" s="10"/>
       <c r="Z23" s="10"/>
     </row>
     <row r="24" spans="1:26">
-      <c r="A24" s="68"/>
-[...12 lines deleted...]
-      <c r="N24" s="70"/>
+      <c r="A24" s="123"/>
+      <c r="B24" s="124"/>
+      <c r="C24" s="124"/>
+      <c r="D24" s="124"/>
+      <c r="E24" s="124"/>
+      <c r="F24" s="124"/>
+      <c r="G24" s="124"/>
+      <c r="H24" s="124"/>
+      <c r="I24" s="124"/>
+      <c r="J24" s="124"/>
+      <c r="K24" s="124"/>
+      <c r="L24" s="124"/>
+      <c r="M24" s="124"/>
+      <c r="N24" s="125"/>
       <c r="P24" s="10"/>
       <c r="Q24" s="10"/>
       <c r="R24" s="10"/>
       <c r="S24" s="10"/>
       <c r="T24" s="10"/>
       <c r="U24" s="10"/>
       <c r="V24" s="10"/>
       <c r="W24" s="10"/>
       <c r="X24" s="10"/>
       <c r="Y24" s="10"/>
       <c r="Z24" s="10"/>
     </row>
     <row r="25" spans="1:26">
-      <c r="A25" s="68"/>
-[...12 lines deleted...]
-      <c r="N25" s="70"/>
+      <c r="A25" s="123"/>
+      <c r="B25" s="124"/>
+      <c r="C25" s="124"/>
+      <c r="D25" s="124"/>
+      <c r="E25" s="124"/>
+      <c r="F25" s="124"/>
+      <c r="G25" s="124"/>
+      <c r="H25" s="124"/>
+      <c r="I25" s="124"/>
+      <c r="J25" s="124"/>
+      <c r="K25" s="124"/>
+      <c r="L25" s="124"/>
+      <c r="M25" s="124"/>
+      <c r="N25" s="125"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
       <c r="T25" s="10"/>
       <c r="U25" s="10"/>
       <c r="V25" s="10"/>
       <c r="W25" s="10"/>
       <c r="X25" s="10"/>
       <c r="Y25" s="10"/>
       <c r="Z25" s="10"/>
     </row>
     <row r="26" spans="1:26">
-      <c r="A26" s="68"/>
-[...12 lines deleted...]
-      <c r="N26" s="70"/>
+      <c r="A26" s="123"/>
+      <c r="B26" s="124"/>
+      <c r="C26" s="124"/>
+      <c r="D26" s="124"/>
+      <c r="E26" s="124"/>
+      <c r="F26" s="124"/>
+      <c r="G26" s="124"/>
+      <c r="H26" s="124"/>
+      <c r="I26" s="124"/>
+      <c r="J26" s="124"/>
+      <c r="K26" s="124"/>
+      <c r="L26" s="124"/>
+      <c r="M26" s="124"/>
+      <c r="N26" s="125"/>
       <c r="P26" s="10"/>
       <c r="Q26" s="10"/>
       <c r="R26" s="10"/>
       <c r="S26" s="10"/>
       <c r="T26" s="10"/>
       <c r="U26" s="10"/>
       <c r="V26" s="10"/>
       <c r="W26" s="10"/>
       <c r="X26" s="10"/>
       <c r="Y26" s="10"/>
       <c r="Z26" s="10"/>
     </row>
     <row r="27" spans="1:26">
-      <c r="A27" s="68"/>
-[...12 lines deleted...]
-      <c r="N27" s="70"/>
+      <c r="A27" s="123"/>
+      <c r="B27" s="124"/>
+      <c r="C27" s="124"/>
+      <c r="D27" s="124"/>
+      <c r="E27" s="124"/>
+      <c r="F27" s="124"/>
+      <c r="G27" s="124"/>
+      <c r="H27" s="124"/>
+      <c r="I27" s="124"/>
+      <c r="J27" s="124"/>
+      <c r="K27" s="124"/>
+      <c r="L27" s="124"/>
+      <c r="M27" s="124"/>
+      <c r="N27" s="125"/>
       <c r="P27" s="10"/>
       <c r="Q27" s="10"/>
       <c r="R27" s="10"/>
       <c r="S27" s="10"/>
       <c r="T27" s="10"/>
       <c r="U27" s="10"/>
       <c r="V27" s="10"/>
       <c r="W27" s="10"/>
       <c r="X27" s="10"/>
       <c r="Y27" s="10"/>
       <c r="Z27" s="10"/>
     </row>
     <row r="28" spans="1:26">
-      <c r="A28" s="68"/>
-[...12 lines deleted...]
-      <c r="N28" s="70"/>
+      <c r="A28" s="123"/>
+      <c r="B28" s="124"/>
+      <c r="C28" s="124"/>
+      <c r="D28" s="124"/>
+      <c r="E28" s="124"/>
+      <c r="F28" s="124"/>
+      <c r="G28" s="124"/>
+      <c r="H28" s="124"/>
+      <c r="I28" s="124"/>
+      <c r="J28" s="124"/>
+      <c r="K28" s="124"/>
+      <c r="L28" s="124"/>
+      <c r="M28" s="124"/>
+      <c r="N28" s="125"/>
       <c r="P28" s="10"/>
       <c r="Q28" s="10"/>
       <c r="R28" s="10"/>
       <c r="S28" s="10"/>
       <c r="T28" s="10"/>
       <c r="U28" s="10"/>
       <c r="V28" s="10"/>
       <c r="W28" s="10"/>
       <c r="X28" s="10"/>
       <c r="Y28" s="10"/>
       <c r="Z28" s="10"/>
     </row>
     <row r="29" spans="1:26">
-      <c r="A29" s="71"/>
-[...12 lines deleted...]
-      <c r="N29" s="73"/>
+      <c r="A29" s="74"/>
+      <c r="B29" s="75"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="75"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="75"/>
+      <c r="H29" s="75"/>
+      <c r="I29" s="75"/>
+      <c r="J29" s="75"/>
+      <c r="K29" s="75"/>
+      <c r="L29" s="75"/>
+      <c r="M29" s="75"/>
+      <c r="N29" s="126"/>
       <c r="P29" s="10"/>
       <c r="Q29" s="10"/>
       <c r="R29" s="10"/>
       <c r="S29" s="10"/>
       <c r="T29" s="10"/>
       <c r="U29" s="10"/>
       <c r="V29" s="10"/>
       <c r="W29" s="10"/>
       <c r="X29" s="10"/>
       <c r="Y29" s="10"/>
       <c r="Z29" s="10"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="43" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="44"/>
       <c r="C30" s="44"/>
       <c r="D30" s="44"/>
       <c r="E30" s="44"/>
       <c r="F30" s="44"/>
       <c r="G30" s="44"/>
       <c r="H30" s="44"/>
       <c r="I30" s="44"/>
       <c r="J30" s="46"/>
       <c r="K30" s="46"/>
       <c r="L30" s="46"/>
       <c r="M30" s="46"/>
       <c r="N30" s="47"/>
       <c r="P30" s="10"/>
       <c r="Q30" s="10"/>
       <c r="R30" s="10"/>
       <c r="S30" s="10"/>
       <c r="T30" s="10"/>
       <c r="U30" s="10"/>
       <c r="V30" s="10"/>
       <c r="W30" s="10"/>
       <c r="X30" s="10"/>
       <c r="Y30" s="10"/>
       <c r="Z30" s="10"/>
     </row>
     <row r="31" spans="1:26" ht="19.5" thickBot="1">
-      <c r="A31" s="78" t="s">
+      <c r="A31" s="65" t="s">
         <v>21</v>
       </c>
-      <c r="B31" s="78"/>
-      <c r="C31" s="74" t="s">
+      <c r="B31" s="65"/>
+      <c r="C31" s="67" t="s">
         <v>105</v>
       </c>
-      <c r="D31" s="76"/>
-[...1 lines deleted...]
-      <c r="F31" s="76"/>
+      <c r="D31" s="66"/>
+      <c r="E31" s="66"/>
+      <c r="F31" s="66"/>
       <c r="G31" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="H31" s="76" t="s">
+      <c r="H31" s="66" t="s">
         <v>101</v>
       </c>
-      <c r="I31" s="76"/>
-      <c r="J31" s="76" t="s">
+      <c r="I31" s="66"/>
+      <c r="J31" s="66" t="s">
         <v>104</v>
       </c>
-      <c r="K31" s="76"/>
-[...1 lines deleted...]
-      <c r="M31" s="76"/>
+      <c r="K31" s="66"/>
+      <c r="L31" s="66"/>
+      <c r="M31" s="66"/>
       <c r="N31" s="45" t="s">
         <v>27</v>
       </c>
       <c r="P31" s="13" t="s">
         <v>73</v>
       </c>
       <c r="Q31" s="11"/>
       <c r="R31" s="11"/>
       <c r="S31" s="11"/>
       <c r="T31" s="11"/>
       <c r="U31" s="11"/>
       <c r="V31" s="11"/>
       <c r="W31" s="11" t="s">
         <v>160</v>
       </c>
       <c r="X31" s="11"/>
       <c r="Y31" s="11"/>
       <c r="Z31" s="14"/>
     </row>
     <row r="32" spans="1:26" ht="20.25" thickTop="1" thickBot="1">
-      <c r="A32" s="78"/>
-[...1 lines deleted...]
-      <c r="C32" s="125" t="s">
+      <c r="A32" s="65"/>
+      <c r="B32" s="65"/>
+      <c r="C32" s="68" t="s">
         <v>39</v>
       </c>
-      <c r="D32" s="126"/>
+      <c r="D32" s="69"/>
       <c r="E32" s="18"/>
       <c r="F32" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="G32" s="125" t="s">
+      <c r="G32" s="68" t="s">
         <v>41</v>
       </c>
-      <c r="H32" s="126"/>
+      <c r="H32" s="69"/>
       <c r="I32" s="18"/>
       <c r="J32" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="K32" s="125" t="s">
+      <c r="K32" s="68" t="s">
         <v>44</v>
       </c>
-      <c r="L32" s="126"/>
+      <c r="L32" s="69"/>
       <c r="M32" s="18"/>
       <c r="N32" s="48" t="s">
         <v>25</v>
       </c>
       <c r="P32" s="15"/>
       <c r="Q32" s="10"/>
       <c r="R32" s="10"/>
       <c r="S32" s="10"/>
       <c r="T32" s="10"/>
       <c r="U32" s="20" t="s">
         <v>47</v>
       </c>
       <c r="V32" s="21"/>
       <c r="W32" s="41"/>
       <c r="X32" s="22"/>
       <c r="Y32" s="10" t="s">
         <v>161</v>
       </c>
       <c r="Z32" s="12"/>
     </row>
     <row r="33" spans="1:26" ht="17.649999999999999" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A33" s="78"/>
-[...1 lines deleted...]
-      <c r="C33" s="125" t="s">
+      <c r="A33" s="65"/>
+      <c r="B33" s="65"/>
+      <c r="C33" s="68" t="s">
         <v>28</v>
       </c>
-      <c r="D33" s="126"/>
+      <c r="D33" s="69"/>
       <c r="E33" s="18"/>
       <c r="F33" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="G33" s="125" t="s">
+      <c r="G33" s="68" t="s">
         <v>42</v>
       </c>
-      <c r="H33" s="126"/>
+      <c r="H33" s="69"/>
       <c r="I33" s="18"/>
       <c r="J33" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="K33" s="125" t="s">
+      <c r="K33" s="68" t="s">
         <v>45</v>
       </c>
-      <c r="L33" s="126"/>
+      <c r="L33" s="69"/>
       <c r="M33" s="18"/>
       <c r="N33" s="48" t="s">
         <v>26</v>
       </c>
       <c r="P33" s="15"/>
       <c r="Q33" s="10"/>
       <c r="R33" s="10"/>
       <c r="S33" s="20" t="s">
         <v>38</v>
       </c>
       <c r="T33" s="21"/>
       <c r="U33" s="10"/>
       <c r="V33" s="10"/>
       <c r="W33" s="10"/>
       <c r="Y33" s="22"/>
       <c r="Z33" s="12"/>
     </row>
     <row r="34" spans="1:26" ht="18.399999999999999" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A34" s="78"/>
-[...1 lines deleted...]
-      <c r="C34" s="125" t="s">
+      <c r="A34" s="65"/>
+      <c r="B34" s="65"/>
+      <c r="C34" s="68" t="s">
         <v>40</v>
       </c>
-      <c r="D34" s="126"/>
+      <c r="D34" s="69"/>
       <c r="E34" s="18"/>
       <c r="F34" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="G34" s="125" t="s">
+      <c r="G34" s="68" t="s">
         <v>43</v>
       </c>
-      <c r="H34" s="126"/>
+      <c r="H34" s="69"/>
       <c r="I34" s="18"/>
       <c r="J34" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="K34" s="125" t="s">
+      <c r="K34" s="68" t="s">
         <v>46</v>
       </c>
-      <c r="L34" s="126"/>
+      <c r="L34" s="69"/>
       <c r="M34" s="18"/>
       <c r="N34" s="48" t="s">
         <v>27</v>
       </c>
       <c r="P34" s="34" t="s">
         <v>37</v>
       </c>
       <c r="Q34" s="20"/>
       <c r="R34" s="21"/>
       <c r="S34" s="10"/>
       <c r="T34" s="10"/>
       <c r="U34" s="10"/>
       <c r="V34" s="10"/>
       <c r="W34" s="10"/>
       <c r="X34" s="10"/>
       <c r="Y34" s="10"/>
       <c r="Z34" s="12"/>
     </row>
     <row r="35" spans="1:26" ht="18.399999999999999" customHeight="1" thickTop="1">
-      <c r="A35" s="78" t="s">
+      <c r="A35" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="78"/>
-      <c r="C35" s="93" t="s">
+      <c r="B35" s="65"/>
+      <c r="C35" s="118" t="s">
         <v>74</v>
       </c>
-      <c r="D35" s="94"/>
-[...9 lines deleted...]
-      <c r="N35" s="94"/>
+      <c r="D35" s="119"/>
+      <c r="E35" s="119"/>
+      <c r="F35" s="119"/>
+      <c r="G35" s="119"/>
+      <c r="H35" s="119"/>
+      <c r="I35" s="119"/>
+      <c r="J35" s="119"/>
+      <c r="K35" s="119"/>
+      <c r="L35" s="119"/>
+      <c r="M35" s="119"/>
+      <c r="N35" s="119"/>
       <c r="P35" s="35"/>
       <c r="Q35" s="36"/>
       <c r="R35" s="36"/>
       <c r="S35" s="36"/>
       <c r="T35" s="36"/>
       <c r="U35" s="36"/>
       <c r="V35" s="36"/>
       <c r="W35" s="36"/>
       <c r="X35" s="36"/>
       <c r="Y35" s="36"/>
       <c r="Z35" s="37"/>
     </row>
     <row r="36" spans="1:26" ht="18.399999999999999" customHeight="1">
-      <c r="A36" s="78"/>
-[...12 lines deleted...]
-      <c r="N36" s="94"/>
+      <c r="A36" s="65"/>
+      <c r="B36" s="65"/>
+      <c r="C36" s="118"/>
+      <c r="D36" s="119"/>
+      <c r="E36" s="119"/>
+      <c r="F36" s="119"/>
+      <c r="G36" s="119"/>
+      <c r="H36" s="119"/>
+      <c r="I36" s="119"/>
+      <c r="J36" s="119"/>
+      <c r="K36" s="119"/>
+      <c r="L36" s="119"/>
+      <c r="M36" s="119"/>
+      <c r="N36" s="119"/>
       <c r="P36" s="10"/>
       <c r="Q36" s="10"/>
       <c r="R36" s="10"/>
       <c r="S36" s="10"/>
       <c r="T36" s="10"/>
       <c r="U36" s="10"/>
       <c r="V36" s="10"/>
       <c r="W36" s="10"/>
       <c r="X36" s="10"/>
       <c r="Y36" s="10"/>
       <c r="Z36" s="10"/>
     </row>
     <row r="37" spans="1:26" ht="18.399999999999999" customHeight="1">
-      <c r="A37" s="78"/>
-[...12 lines deleted...]
-      <c r="N37" s="94"/>
+      <c r="A37" s="65"/>
+      <c r="B37" s="65"/>
+      <c r="C37" s="118"/>
+      <c r="D37" s="119"/>
+      <c r="E37" s="119"/>
+      <c r="F37" s="119"/>
+      <c r="G37" s="119"/>
+      <c r="H37" s="119"/>
+      <c r="I37" s="119"/>
+      <c r="J37" s="119"/>
+      <c r="K37" s="119"/>
+      <c r="L37" s="119"/>
+      <c r="M37" s="119"/>
+      <c r="N37" s="119"/>
       <c r="P37" s="10"/>
       <c r="Q37" s="10"/>
       <c r="R37" s="10"/>
       <c r="S37" s="10"/>
       <c r="T37" s="10"/>
       <c r="U37" s="10"/>
       <c r="V37" s="10"/>
       <c r="W37" s="10"/>
       <c r="X37" s="10"/>
       <c r="Y37" s="10"/>
       <c r="Z37" s="10"/>
     </row>
     <row r="38" spans="1:26">
-      <c r="A38" s="78"/>
-[...12 lines deleted...]
-      <c r="N38" s="94"/>
+      <c r="A38" s="65"/>
+      <c r="B38" s="65"/>
+      <c r="C38" s="119"/>
+      <c r="D38" s="119"/>
+      <c r="E38" s="119"/>
+      <c r="F38" s="119"/>
+      <c r="G38" s="119"/>
+      <c r="H38" s="119"/>
+      <c r="I38" s="119"/>
+      <c r="J38" s="119"/>
+      <c r="K38" s="119"/>
+      <c r="L38" s="119"/>
+      <c r="M38" s="119"/>
+      <c r="N38" s="119"/>
     </row>
     <row r="39" spans="1:26">
-      <c r="A39" s="74" t="s">
+      <c r="A39" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="B39" s="75"/>
-[...4 lines deleted...]
-      <c r="G39" s="74" t="s">
+      <c r="B39" s="108"/>
+      <c r="C39" s="67"/>
+      <c r="D39" s="66"/>
+      <c r="E39" s="66"/>
+      <c r="F39" s="108"/>
+      <c r="G39" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="H39" s="75"/>
-[...2 lines deleted...]
-      <c r="K39" s="74" t="s">
+      <c r="H39" s="108"/>
+      <c r="I39" s="67"/>
+      <c r="J39" s="108"/>
+      <c r="K39" s="67" t="s">
         <v>34</v>
       </c>
-      <c r="L39" s="75"/>
-[...1 lines deleted...]
-      <c r="N39" s="75"/>
+      <c r="L39" s="108"/>
+      <c r="M39" s="67"/>
+      <c r="N39" s="108"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="60" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B40" s="59"/>
       <c r="C40" s="59"/>
       <c r="D40" s="59"/>
       <c r="E40" s="59"/>
       <c r="F40" s="59"/>
       <c r="G40" s="59"/>
       <c r="H40" s="59"/>
       <c r="I40" s="59"/>
       <c r="J40" s="59"/>
       <c r="K40" s="59"/>
       <c r="L40" s="59"/>
       <c r="M40" s="59"/>
       <c r="N40" s="59"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="60" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B41" s="57"/>
       <c r="C41" s="57"/>
       <c r="D41" s="57"/>
       <c r="E41" s="57"/>
       <c r="F41" s="57"/>
       <c r="G41" s="57"/>
       <c r="H41" s="57"/>
       <c r="I41" s="57"/>
       <c r="J41" s="57"/>
       <c r="K41" s="57"/>
       <c r="L41" s="57"/>
       <c r="M41" s="57"/>
       <c r="N41" s="57"/>
       <c r="R41" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="57"/>
       <c r="B42" s="61"/>
       <c r="C42" s="61"/>
       <c r="D42" s="61"/>
       <c r="E42" s="61"/>
       <c r="F42" s="61"/>
       <c r="G42" s="61"/>
       <c r="H42" s="61"/>
       <c r="I42" s="61"/>
       <c r="J42" s="63"/>
       <c r="K42" s="57"/>
       <c r="L42" s="57"/>
-      <c r="M42" s="123">
-[...2 lines deleted...]
-      <c r="N42" s="124"/>
+      <c r="M42" s="106">
+        <v>46204</v>
+      </c>
+      <c r="N42" s="107"/>
     </row>
     <row r="43" spans="1:26" ht="17.850000000000001" customHeight="1"/>
     <row r="44" spans="1:26" ht="15" customHeight="1"/>
     <row r="45" spans="1:26" ht="15" customHeight="1"/>
     <row r="46" spans="1:26" ht="15" customHeight="1"/>
     <row r="47" spans="1:26" ht="15" customHeight="1"/>
     <row r="48" spans="1:26" ht="15" customHeight="1"/>
     <row r="49" spans="21:22" ht="15" customHeight="1"/>
     <row r="50" spans="21:22" ht="15" customHeight="1"/>
     <row r="51" spans="21:22" ht="15" customHeight="1"/>
     <row r="52" spans="21:22" ht="15" customHeight="1"/>
     <row r="53" spans="21:22" ht="15" customHeight="1">
-      <c r="U53" s="87"/>
-      <c r="V53" s="87"/>
+      <c r="U53" s="100"/>
+      <c r="V53" s="100"/>
     </row>
     <row r="54" spans="21:22">
-      <c r="U54" s="87"/>
-      <c r="V54" s="87"/>
+      <c r="U54" s="100"/>
+      <c r="V54" s="100"/>
     </row>
     <row r="55" spans="21:22">
-      <c r="U55" s="87"/>
-      <c r="V55" s="87"/>
+      <c r="U55" s="100"/>
+      <c r="V55" s="100"/>
     </row>
     <row r="56" spans="21:22">
-      <c r="U56" s="87"/>
-      <c r="V56" s="87"/>
+      <c r="U56" s="100"/>
+      <c r="V56" s="100"/>
     </row>
     <row r="57" spans="21:22">
-      <c r="U57" s="87"/>
-      <c r="V57" s="87"/>
+      <c r="U57" s="100"/>
+      <c r="V57" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="78">
-    <mergeCell ref="A31:B34"/>
-[...13 lines deleted...]
-    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="P6:Q7"/>
+    <mergeCell ref="R6:Z7"/>
+    <mergeCell ref="A24:N29"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="C22:G22"/>
+    <mergeCell ref="J22:N22"/>
+    <mergeCell ref="H16:I17"/>
+    <mergeCell ref="J16:N17"/>
+    <mergeCell ref="F18:G19"/>
+    <mergeCell ref="C14:E15"/>
+    <mergeCell ref="F14:H15"/>
+    <mergeCell ref="I14:J15"/>
+    <mergeCell ref="K14:N15"/>
+    <mergeCell ref="C18:E19"/>
+    <mergeCell ref="I18:J19"/>
+    <mergeCell ref="U57:V57"/>
+    <mergeCell ref="A10:B11"/>
+    <mergeCell ref="A12:B13"/>
+    <mergeCell ref="A14:B15"/>
+    <mergeCell ref="A16:B17"/>
+    <mergeCell ref="A18:B19"/>
+    <mergeCell ref="A20:B21"/>
+    <mergeCell ref="J10:N11"/>
+    <mergeCell ref="A35:B38"/>
+    <mergeCell ref="H20:I21"/>
+    <mergeCell ref="C35:N38"/>
+    <mergeCell ref="U53:V53"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C10:F11"/>
+    <mergeCell ref="U56:V56"/>
+    <mergeCell ref="C12:H13"/>
+    <mergeCell ref="I12:N13"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="C20:G21"/>
+    <mergeCell ref="J20:N21"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="C16:G17"/>
+    <mergeCell ref="C39:F39"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="U54:V54"/>
+    <mergeCell ref="U55:V55"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="K18:M19"/>
+    <mergeCell ref="N18:N19"/>
+    <mergeCell ref="M42:N42"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="H10:I11"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A6:C7"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="K6:N6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="K7:N7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="H8:J8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="M8:N8"/>
-    <mergeCell ref="U54:V54"/>
-[...45 lines deleted...]
-    <mergeCell ref="I18:J19"/>
+    <mergeCell ref="A31:B34"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="K32:L32"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.35433070866141736" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:Z42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O1" sqref="O1"/>
+      <selection activeCell="M42" sqref="M42:N42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="2" width="5.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="6" style="1" customWidth="1"/>
     <col min="4" max="7" width="6.125" style="1" customWidth="1"/>
     <col min="8" max="9" width="5.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
     <col min="11" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="25.15" customHeight="1">
-      <c r="A1" s="132" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="133"/>
+      <c r="A1" s="135" t="s">
+        <v>200</v>
+      </c>
+      <c r="B1" s="136"/>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
       <c r="O1" s="9"/>
     </row>
     <row r="2" spans="1:16" ht="25.15" customHeight="1">
-      <c r="A2" s="134" t="s">
+      <c r="A2" s="137" t="s">
         <v>153</v>
       </c>
-      <c r="B2" s="134"/>
-[...11 lines deleted...]
-      <c r="N2" s="134"/>
+      <c r="B2" s="137"/>
+      <c r="C2" s="137"/>
+      <c r="D2" s="137"/>
+      <c r="E2" s="137"/>
+      <c r="F2" s="137"/>
+      <c r="G2" s="137"/>
+      <c r="H2" s="137"/>
+      <c r="I2" s="137"/>
+      <c r="J2" s="137"/>
+      <c r="K2" s="137"/>
+      <c r="L2" s="137"/>
+      <c r="M2" s="137"/>
+      <c r="N2" s="137"/>
       <c r="O2" s="8"/>
     </row>
     <row r="3" spans="1:16" ht="6" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="2"/>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:16" ht="13.15" customHeight="1">
       <c r="A4" s="7"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
     </row>
     <row r="5" spans="1:16" ht="18" customHeight="1">
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="2"/>
       <c r="J5" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="135" t="s">
+      <c r="K5" s="138" t="s">
         <v>16</v>
       </c>
-      <c r="L5" s="135"/>
-[...1 lines deleted...]
-      <c r="N5" s="135"/>
+      <c r="L5" s="138"/>
+      <c r="M5" s="138"/>
+      <c r="N5" s="138"/>
     </row>
     <row r="6" spans="1:16" ht="20.100000000000001" customHeight="1">
-      <c r="A6" s="136" t="s">
+      <c r="A6" s="139" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="104"/>
-[...1 lines deleted...]
-      <c r="D6" s="81" t="s">
+      <c r="B6" s="79"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="109" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="79"/>
-[...2 lines deleted...]
-      <c r="H6" s="111" t="s">
+      <c r="E6" s="103"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="70"/>
+      <c r="H6" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="I6" s="112"/>
-[...4 lines deleted...]
-      <c r="N6" s="114"/>
+      <c r="I6" s="87"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="89"/>
+      <c r="L6" s="89"/>
+      <c r="M6" s="89"/>
+      <c r="N6" s="89"/>
     </row>
     <row r="7" spans="1:16" ht="20.100000000000001" customHeight="1">
-      <c r="A7" s="106"/>
-[...6 lines deleted...]
-      <c r="H7" s="115" t="s">
+      <c r="A7" s="81"/>
+      <c r="B7" s="82"/>
+      <c r="C7" s="83"/>
+      <c r="D7" s="90"/>
+      <c r="E7" s="91"/>
+      <c r="F7" s="91"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="92" t="s">
         <v>11</v>
       </c>
-      <c r="I7" s="115"/>
-[...4 lines deleted...]
-      <c r="N7" s="114"/>
+      <c r="I7" s="92"/>
+      <c r="J7" s="92"/>
+      <c r="K7" s="89"/>
+      <c r="L7" s="89"/>
+      <c r="M7" s="89"/>
+      <c r="N7" s="89"/>
     </row>
     <row r="8" spans="1:16" ht="20.100000000000001" customHeight="1">
-      <c r="A8" s="115" t="s">
+      <c r="A8" s="92" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="115"/>
-[...5 lines deleted...]
-      <c r="H8" s="118" t="s">
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
+      <c r="D8" s="93"/>
+      <c r="E8" s="94"/>
+      <c r="F8" s="94"/>
+      <c r="G8" s="94"/>
+      <c r="H8" s="95" t="s">
         <v>12</v>
       </c>
-      <c r="I8" s="119"/>
-[...1 lines deleted...]
-      <c r="K8" s="121" t="s">
+      <c r="I8" s="96"/>
+      <c r="J8" s="97"/>
+      <c r="K8" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="L8" s="122"/>
-      <c r="M8" s="121" t="s">
+      <c r="L8" s="99"/>
+      <c r="M8" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="N8" s="122"/>
+      <c r="N8" s="99"/>
     </row>
     <row r="9" spans="1:16" ht="10.15" customHeight="1"/>
     <row r="10" spans="1:16" ht="17.649999999999999" customHeight="1">
-      <c r="A10" s="131" t="s">
+      <c r="A10" s="127" t="s">
         <v>107</v>
       </c>
-      <c r="B10" s="114"/>
-[...4 lines deleted...]
-      <c r="G10" s="89" t="s">
+      <c r="B10" s="89"/>
+      <c r="C10" s="109"/>
+      <c r="D10" s="103"/>
+      <c r="E10" s="103"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="70" t="s">
         <v>106</v>
       </c>
-      <c r="H10" s="99" t="s">
+      <c r="H10" s="72" t="s">
         <v>185</v>
       </c>
-      <c r="I10" s="100"/>
-      <c r="J10" s="91" t="s">
+      <c r="I10" s="73"/>
+      <c r="J10" s="112" t="s">
         <v>108</v>
       </c>
-      <c r="K10" s="83"/>
-[...2 lines deleted...]
-      <c r="N10" s="84"/>
+      <c r="K10" s="113"/>
+      <c r="L10" s="113"/>
+      <c r="M10" s="113"/>
+      <c r="N10" s="114"/>
     </row>
     <row r="11" spans="1:16">
-      <c r="A11" s="114"/>
-[...12 lines deleted...]
-      <c r="N11" s="86"/>
+      <c r="A11" s="89"/>
+      <c r="B11" s="89"/>
+      <c r="C11" s="90"/>
+      <c r="D11" s="91"/>
+      <c r="E11" s="91"/>
+      <c r="F11" s="91"/>
+      <c r="G11" s="71"/>
+      <c r="H11" s="74"/>
+      <c r="I11" s="75"/>
+      <c r="J11" s="115"/>
+      <c r="K11" s="116"/>
+      <c r="L11" s="116"/>
+      <c r="M11" s="116"/>
+      <c r="N11" s="117"/>
     </row>
     <row r="12" spans="1:16" ht="17.649999999999999" customHeight="1">
-      <c r="A12" s="131" t="s">
+      <c r="A12" s="127" t="s">
         <v>109</v>
       </c>
-      <c r="B12" s="131"/>
-      <c r="C12" s="78" t="s">
+      <c r="B12" s="127"/>
+      <c r="C12" s="65" t="s">
         <v>85</v>
       </c>
-      <c r="D12" s="78"/>
-[...4 lines deleted...]
-      <c r="I12" s="78" t="s">
+      <c r="D12" s="65"/>
+      <c r="E12" s="65"/>
+      <c r="F12" s="65"/>
+      <c r="G12" s="65"/>
+      <c r="H12" s="65"/>
+      <c r="I12" s="65" t="s">
         <v>86</v>
       </c>
-      <c r="J12" s="78"/>
-[...3 lines deleted...]
-      <c r="N12" s="78"/>
+      <c r="J12" s="65"/>
+      <c r="K12" s="65"/>
+      <c r="L12" s="65"/>
+      <c r="M12" s="65"/>
+      <c r="N12" s="65"/>
       <c r="P12" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:16">
-      <c r="A13" s="131"/>
-[...12 lines deleted...]
-      <c r="N13" s="78"/>
+      <c r="A13" s="127"/>
+      <c r="B13" s="127"/>
+      <c r="C13" s="65"/>
+      <c r="D13" s="65"/>
+      <c r="E13" s="65"/>
+      <c r="F13" s="65"/>
+      <c r="G13" s="65"/>
+      <c r="H13" s="65"/>
+      <c r="I13" s="65"/>
+      <c r="J13" s="65"/>
+      <c r="K13" s="65"/>
+      <c r="L13" s="65"/>
+      <c r="M13" s="65"/>
+      <c r="N13" s="65"/>
       <c r="P13" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:16" ht="17.649999999999999" customHeight="1">
-      <c r="A14" s="114" t="s">
+      <c r="A14" s="89" t="s">
         <v>110</v>
       </c>
-      <c r="B14" s="114"/>
-      <c r="C14" s="81" t="s">
+      <c r="B14" s="89"/>
+      <c r="C14" s="109" t="s">
         <v>111</v>
       </c>
-      <c r="D14" s="79"/>
-[...1 lines deleted...]
-      <c r="F14" s="79" t="s">
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103" t="s">
         <v>112</v>
       </c>
-      <c r="G14" s="79"/>
-[...1 lines deleted...]
-      <c r="I14" s="79" t="s">
+      <c r="G14" s="103"/>
+      <c r="H14" s="103"/>
+      <c r="I14" s="103" t="s">
         <v>113</v>
       </c>
-      <c r="J14" s="79"/>
-      <c r="K14" s="83" t="s">
+      <c r="J14" s="103"/>
+      <c r="K14" s="113" t="s">
         <v>92</v>
       </c>
-      <c r="L14" s="83"/>
-[...1 lines deleted...]
-      <c r="N14" s="84"/>
+      <c r="L14" s="113"/>
+      <c r="M14" s="113"/>
+      <c r="N14" s="114"/>
     </row>
     <row r="15" spans="1:16">
-      <c r="A15" s="114"/>
-[...12 lines deleted...]
-      <c r="N15" s="86"/>
+      <c r="A15" s="89"/>
+      <c r="B15" s="89"/>
+      <c r="C15" s="90"/>
+      <c r="D15" s="91"/>
+      <c r="E15" s="91"/>
+      <c r="F15" s="91"/>
+      <c r="G15" s="91"/>
+      <c r="H15" s="91"/>
+      <c r="I15" s="91"/>
+      <c r="J15" s="91"/>
+      <c r="K15" s="116"/>
+      <c r="L15" s="116"/>
+      <c r="M15" s="116"/>
+      <c r="N15" s="117"/>
     </row>
     <row r="16" spans="1:16" ht="17.649999999999999" customHeight="1">
-      <c r="A16" s="131" t="s">
+      <c r="A16" s="127" t="s">
         <v>178</v>
       </c>
-      <c r="B16" s="131"/>
-      <c r="C16" s="81" t="s">
+      <c r="B16" s="127"/>
+      <c r="C16" s="109" t="s">
         <v>115</v>
       </c>
-      <c r="D16" s="79"/>
-[...3 lines deleted...]
-      <c r="H16" s="137" t="s">
+      <c r="D16" s="103"/>
+      <c r="E16" s="103"/>
+      <c r="F16" s="103"/>
+      <c r="G16" s="103"/>
+      <c r="H16" s="134" t="s">
         <v>116</v>
       </c>
-      <c r="I16" s="78"/>
-      <c r="J16" s="81" t="s">
+      <c r="I16" s="65"/>
+      <c r="J16" s="109" t="s">
         <v>115</v>
       </c>
-      <c r="K16" s="79"/>
-[...2 lines deleted...]
-      <c r="N16" s="89"/>
+      <c r="K16" s="103"/>
+      <c r="L16" s="103"/>
+      <c r="M16" s="103"/>
+      <c r="N16" s="70"/>
     </row>
     <row r="17" spans="1:26">
-      <c r="A17" s="131"/>
-[...12 lines deleted...]
-      <c r="N17" s="90"/>
+      <c r="A17" s="127"/>
+      <c r="B17" s="127"/>
+      <c r="C17" s="90"/>
+      <c r="D17" s="91"/>
+      <c r="E17" s="91"/>
+      <c r="F17" s="91"/>
+      <c r="G17" s="91"/>
+      <c r="H17" s="65"/>
+      <c r="I17" s="65"/>
+      <c r="J17" s="90"/>
+      <c r="K17" s="91"/>
+      <c r="L17" s="91"/>
+      <c r="M17" s="91"/>
+      <c r="N17" s="71"/>
     </row>
     <row r="18" spans="1:26" ht="17.649999999999999" customHeight="1">
-      <c r="A18" s="127" t="s">
+      <c r="A18" s="140" t="s">
         <v>117</v>
       </c>
-      <c r="B18" s="128"/>
-      <c r="C18" s="81" t="s">
+      <c r="B18" s="141"/>
+      <c r="C18" s="109" t="s">
         <v>97</v>
       </c>
-      <c r="D18" s="79"/>
-[...3 lines deleted...]
-      <c r="H18" s="95" t="s">
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="103"/>
+      <c r="H18" s="101" t="s">
         <v>99</v>
       </c>
-      <c r="I18" s="79" t="s">
+      <c r="I18" s="103" t="s">
         <v>98</v>
       </c>
-      <c r="J18" s="79"/>
-[...3 lines deleted...]
-      <c r="N18" s="97" t="s">
+      <c r="J18" s="103"/>
+      <c r="K18" s="103"/>
+      <c r="L18" s="103"/>
+      <c r="M18" s="103"/>
+      <c r="N18" s="104" t="s">
         <v>99</v>
       </c>
       <c r="P18" s="10"/>
       <c r="Q18" s="10"/>
       <c r="R18" s="10"/>
       <c r="S18" s="10"/>
       <c r="T18" s="10"/>
       <c r="U18" s="10"/>
       <c r="V18" s="10"/>
       <c r="W18" s="10"/>
       <c r="X18" s="10"/>
       <c r="Y18" s="10"/>
       <c r="Z18" s="10"/>
     </row>
     <row r="19" spans="1:26" ht="17.649999999999999" customHeight="1">
-      <c r="A19" s="129"/>
-[...12 lines deleted...]
-      <c r="N19" s="98"/>
+      <c r="A19" s="142"/>
+      <c r="B19" s="143"/>
+      <c r="C19" s="90"/>
+      <c r="D19" s="91"/>
+      <c r="E19" s="91"/>
+      <c r="F19" s="91"/>
+      <c r="G19" s="91"/>
+      <c r="H19" s="102"/>
+      <c r="I19" s="91"/>
+      <c r="J19" s="91"/>
+      <c r="K19" s="91"/>
+      <c r="L19" s="91"/>
+      <c r="M19" s="91"/>
+      <c r="N19" s="105"/>
       <c r="P19" s="10"/>
       <c r="Q19" s="10"/>
       <c r="R19" s="10"/>
       <c r="S19" s="10"/>
       <c r="T19" s="10"/>
       <c r="U19" s="10"/>
       <c r="V19" s="10"/>
       <c r="W19" s="10"/>
       <c r="X19" s="10"/>
       <c r="Y19" s="10"/>
       <c r="Z19" s="10"/>
     </row>
     <row r="20" spans="1:26">
-      <c r="A20" s="127" t="s">
+      <c r="A20" s="140" t="s">
         <v>118</v>
       </c>
-      <c r="B20" s="128"/>
-[...5 lines deleted...]
-      <c r="H20" s="81" t="s">
+      <c r="B20" s="141"/>
+      <c r="C20" s="109"/>
+      <c r="D20" s="103"/>
+      <c r="E20" s="103"/>
+      <c r="F20" s="103"/>
+      <c r="G20" s="103"/>
+      <c r="H20" s="109" t="s">
         <v>119</v>
       </c>
-      <c r="I20" s="89"/>
-[...4 lines deleted...]
-      <c r="N20" s="89"/>
+      <c r="I20" s="70"/>
+      <c r="J20" s="109"/>
+      <c r="K20" s="103"/>
+      <c r="L20" s="103"/>
+      <c r="M20" s="103"/>
+      <c r="N20" s="70"/>
       <c r="P20" s="10"/>
       <c r="Q20" s="10"/>
       <c r="R20" s="10"/>
       <c r="S20" s="10"/>
       <c r="T20" s="10"/>
       <c r="U20" s="10"/>
       <c r="V20" s="10"/>
       <c r="W20" s="10"/>
       <c r="X20" s="10"/>
       <c r="Y20" s="10"/>
       <c r="Z20" s="10"/>
     </row>
     <row r="21" spans="1:26">
-      <c r="A21" s="129"/>
-[...12 lines deleted...]
-      <c r="N21" s="90"/>
+      <c r="A21" s="142"/>
+      <c r="B21" s="143"/>
+      <c r="C21" s="90"/>
+      <c r="D21" s="91"/>
+      <c r="E21" s="91"/>
+      <c r="F21" s="91"/>
+      <c r="G21" s="91"/>
+      <c r="H21" s="90"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="90"/>
+      <c r="K21" s="91"/>
+      <c r="L21" s="91"/>
+      <c r="M21" s="91"/>
+      <c r="N21" s="71"/>
       <c r="P21" s="10"/>
       <c r="Q21" s="10"/>
       <c r="R21" s="10"/>
       <c r="S21" s="10"/>
       <c r="T21" s="10"/>
       <c r="U21" s="10"/>
       <c r="V21" s="10"/>
       <c r="W21" s="10"/>
       <c r="X21" s="10"/>
       <c r="Y21" s="10"/>
       <c r="Z21" s="10"/>
     </row>
     <row r="22" spans="1:26" ht="18.399999999999999" customHeight="1">
-      <c r="A22" s="121" t="s">
+      <c r="A22" s="98" t="s">
         <v>176</v>
       </c>
-      <c r="B22" s="122"/>
-      <c r="C22" s="74" t="s">
+      <c r="B22" s="99"/>
+      <c r="C22" s="67" t="s">
         <v>179</v>
       </c>
-      <c r="D22" s="76"/>
-[...3 lines deleted...]
-      <c r="H22" s="74" t="s">
+      <c r="D22" s="66"/>
+      <c r="E22" s="66"/>
+      <c r="F22" s="66"/>
+      <c r="G22" s="108"/>
+      <c r="H22" s="67" t="s">
         <v>177</v>
       </c>
-      <c r="I22" s="75"/>
-      <c r="J22" s="76" t="s">
+      <c r="I22" s="108"/>
+      <c r="J22" s="66" t="s">
         <v>180</v>
       </c>
-      <c r="K22" s="76"/>
-[...2 lines deleted...]
-      <c r="N22" s="75"/>
+      <c r="K22" s="66"/>
+      <c r="L22" s="66"/>
+      <c r="M22" s="66"/>
+      <c r="N22" s="108"/>
       <c r="P22" s="10"/>
       <c r="Q22" s="10"/>
       <c r="R22" s="10"/>
       <c r="S22" s="10"/>
       <c r="T22" s="10"/>
       <c r="U22" s="10"/>
       <c r="V22" s="10"/>
       <c r="W22" s="10"/>
       <c r="X22" s="10"/>
       <c r="Y22" s="10"/>
       <c r="Z22" s="10"/>
     </row>
     <row r="23" spans="1:26" ht="17.649999999999999" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>175</v>
       </c>
       <c r="B23" s="53"/>
       <c r="C23" s="53"/>
       <c r="D23" s="53"/>
       <c r="E23" s="53"/>
       <c r="F23" s="53"/>
       <c r="G23" s="53"/>
       <c r="H23" s="53"/>
       <c r="I23" s="53"/>
       <c r="J23" s="53"/>
       <c r="K23" s="53"/>
       <c r="L23" s="53"/>
       <c r="M23" s="53"/>
       <c r="N23" s="54"/>
     </row>
     <row r="24" spans="1:26">
-      <c r="A24" s="68"/>
-[...12 lines deleted...]
-      <c r="N24" s="70"/>
+      <c r="A24" s="123"/>
+      <c r="B24" s="124"/>
+      <c r="C24" s="124"/>
+      <c r="D24" s="124"/>
+      <c r="E24" s="124"/>
+      <c r="F24" s="124"/>
+      <c r="G24" s="124"/>
+      <c r="H24" s="124"/>
+      <c r="I24" s="124"/>
+      <c r="J24" s="124"/>
+      <c r="K24" s="124"/>
+      <c r="L24" s="124"/>
+      <c r="M24" s="124"/>
+      <c r="N24" s="125"/>
     </row>
     <row r="25" spans="1:26">
-      <c r="A25" s="68"/>
-[...12 lines deleted...]
-      <c r="N25" s="70"/>
+      <c r="A25" s="123"/>
+      <c r="B25" s="124"/>
+      <c r="C25" s="124"/>
+      <c r="D25" s="124"/>
+      <c r="E25" s="124"/>
+      <c r="F25" s="124"/>
+      <c r="G25" s="124"/>
+      <c r="H25" s="124"/>
+      <c r="I25" s="124"/>
+      <c r="J25" s="124"/>
+      <c r="K25" s="124"/>
+      <c r="L25" s="124"/>
+      <c r="M25" s="124"/>
+      <c r="N25" s="125"/>
     </row>
     <row r="26" spans="1:26">
-      <c r="A26" s="68"/>
-[...12 lines deleted...]
-      <c r="N26" s="70"/>
+      <c r="A26" s="123"/>
+      <c r="B26" s="124"/>
+      <c r="C26" s="124"/>
+      <c r="D26" s="124"/>
+      <c r="E26" s="124"/>
+      <c r="F26" s="124"/>
+      <c r="G26" s="124"/>
+      <c r="H26" s="124"/>
+      <c r="I26" s="124"/>
+      <c r="J26" s="124"/>
+      <c r="K26" s="124"/>
+      <c r="L26" s="124"/>
+      <c r="M26" s="124"/>
+      <c r="N26" s="125"/>
     </row>
     <row r="27" spans="1:26">
-      <c r="A27" s="68"/>
-[...12 lines deleted...]
-      <c r="N27" s="70"/>
+      <c r="A27" s="123"/>
+      <c r="B27" s="124"/>
+      <c r="C27" s="124"/>
+      <c r="D27" s="124"/>
+      <c r="E27" s="124"/>
+      <c r="F27" s="124"/>
+      <c r="G27" s="124"/>
+      <c r="H27" s="124"/>
+      <c r="I27" s="124"/>
+      <c r="J27" s="124"/>
+      <c r="K27" s="124"/>
+      <c r="L27" s="124"/>
+      <c r="M27" s="124"/>
+      <c r="N27" s="125"/>
     </row>
     <row r="28" spans="1:26" ht="17.850000000000001" customHeight="1">
-      <c r="A28" s="68"/>
-[...12 lines deleted...]
-      <c r="N28" s="70"/>
+      <c r="A28" s="123"/>
+      <c r="B28" s="124"/>
+      <c r="C28" s="124"/>
+      <c r="D28" s="124"/>
+      <c r="E28" s="124"/>
+      <c r="F28" s="124"/>
+      <c r="G28" s="124"/>
+      <c r="H28" s="124"/>
+      <c r="I28" s="124"/>
+      <c r="J28" s="124"/>
+      <c r="K28" s="124"/>
+      <c r="L28" s="124"/>
+      <c r="M28" s="124"/>
+      <c r="N28" s="125"/>
     </row>
     <row r="29" spans="1:26" ht="17.649999999999999" customHeight="1">
-      <c r="A29" s="71"/>
-[...12 lines deleted...]
-      <c r="N29" s="73"/>
+      <c r="A29" s="74"/>
+      <c r="B29" s="75"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="75"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="75"/>
+      <c r="H29" s="75"/>
+      <c r="I29" s="75"/>
+      <c r="J29" s="75"/>
+      <c r="K29" s="75"/>
+      <c r="L29" s="75"/>
+      <c r="M29" s="75"/>
+      <c r="N29" s="126"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="43" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="44"/>
       <c r="C30" s="44"/>
       <c r="D30" s="44"/>
       <c r="E30" s="44"/>
       <c r="F30" s="44"/>
       <c r="G30" s="44"/>
       <c r="H30" s="44"/>
       <c r="I30" s="44"/>
       <c r="J30" s="46"/>
       <c r="K30" s="46"/>
       <c r="L30" s="46"/>
       <c r="M30" s="46"/>
       <c r="N30" s="47"/>
     </row>
     <row r="31" spans="1:26" ht="19.5" thickBot="1">
-      <c r="A31" s="131" t="s">
+      <c r="A31" s="127" t="s">
         <v>120</v>
       </c>
-      <c r="B31" s="131"/>
-      <c r="C31" s="141" t="s">
+      <c r="B31" s="127"/>
+      <c r="C31" s="130" t="s">
         <v>121</v>
       </c>
-      <c r="D31" s="138"/>
-[...1 lines deleted...]
-      <c r="F31" s="76"/>
+      <c r="D31" s="131"/>
+      <c r="E31" s="66"/>
+      <c r="F31" s="66"/>
       <c r="G31" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="H31" s="76" t="s">
+      <c r="H31" s="66" t="s">
         <v>101</v>
       </c>
-      <c r="I31" s="76"/>
-      <c r="J31" s="138" t="s">
+      <c r="I31" s="66"/>
+      <c r="J31" s="131" t="s">
         <v>122</v>
       </c>
-      <c r="K31" s="138"/>
-[...1 lines deleted...]
-      <c r="M31" s="76"/>
+      <c r="K31" s="131"/>
+      <c r="L31" s="66"/>
+      <c r="M31" s="66"/>
       <c r="N31" s="45" t="s">
         <v>27</v>
       </c>
       <c r="P31" s="13" t="s">
         <v>73</v>
       </c>
       <c r="Q31" s="11"/>
       <c r="R31" s="11"/>
       <c r="S31" s="11"/>
       <c r="T31" s="11"/>
       <c r="U31" s="11"/>
       <c r="V31" s="11"/>
       <c r="W31" s="11" t="s">
         <v>164</v>
       </c>
       <c r="X31" s="11"/>
       <c r="Y31" s="11"/>
       <c r="Z31" s="14"/>
     </row>
     <row r="32" spans="1:26" ht="20.25" thickTop="1" thickBot="1">
-      <c r="A32" s="131"/>
-[...1 lines deleted...]
-      <c r="C32" s="139" t="s">
+      <c r="A32" s="127"/>
+      <c r="B32" s="127"/>
+      <c r="C32" s="128" t="s">
         <v>123</v>
       </c>
-      <c r="D32" s="140"/>
+      <c r="D32" s="129"/>
       <c r="E32" s="18"/>
       <c r="F32" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="G32" s="139" t="s">
+      <c r="G32" s="128" t="s">
         <v>124</v>
       </c>
-      <c r="H32" s="140"/>
+      <c r="H32" s="129"/>
       <c r="I32" s="18"/>
       <c r="J32" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="K32" s="139" t="s">
+      <c r="K32" s="128" t="s">
         <v>126</v>
       </c>
-      <c r="L32" s="140"/>
+      <c r="L32" s="129"/>
       <c r="M32" s="18"/>
       <c r="N32" s="48" t="s">
         <v>25</v>
       </c>
       <c r="P32" s="15"/>
       <c r="Q32" s="10"/>
       <c r="R32" s="10"/>
       <c r="S32" s="10"/>
       <c r="T32" s="10"/>
       <c r="U32" s="20" t="s">
         <v>165</v>
       </c>
       <c r="V32" s="21"/>
       <c r="W32" s="41"/>
       <c r="X32" s="22"/>
       <c r="Y32" s="10"/>
       <c r="Z32" s="12"/>
     </row>
     <row r="33" spans="1:26" ht="15" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A33" s="131"/>
-[...1 lines deleted...]
-      <c r="C33" s="139" t="s">
+      <c r="A33" s="127"/>
+      <c r="B33" s="127"/>
+      <c r="C33" s="128" t="s">
         <v>130</v>
       </c>
-      <c r="D33" s="140"/>
+      <c r="D33" s="129"/>
       <c r="E33" s="18"/>
       <c r="F33" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="G33" s="139" t="s">
+      <c r="G33" s="128" t="s">
         <v>129</v>
       </c>
-      <c r="H33" s="140"/>
+      <c r="H33" s="129"/>
       <c r="I33" s="18"/>
       <c r="J33" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="K33" s="139" t="s">
+      <c r="K33" s="128" t="s">
         <v>128</v>
       </c>
-      <c r="L33" s="140"/>
+      <c r="L33" s="129"/>
       <c r="M33" s="18"/>
       <c r="N33" s="48" t="s">
         <v>26</v>
       </c>
       <c r="P33" s="15"/>
       <c r="Q33" s="10"/>
       <c r="R33" s="10"/>
       <c r="S33" s="20" t="s">
         <v>166</v>
       </c>
       <c r="T33" s="21"/>
       <c r="U33" s="10"/>
       <c r="V33" s="10"/>
       <c r="W33" s="10"/>
       <c r="Y33" s="22"/>
       <c r="Z33" s="12"/>
     </row>
     <row r="34" spans="1:26" ht="15" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A34" s="131"/>
-[...1 lines deleted...]
-      <c r="C34" s="139" t="s">
+      <c r="A34" s="127"/>
+      <c r="B34" s="127"/>
+      <c r="C34" s="128" t="s">
         <v>32</v>
       </c>
-      <c r="D34" s="140"/>
+      <c r="D34" s="129"/>
       <c r="E34" s="18"/>
       <c r="F34" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="G34" s="139" t="s">
+      <c r="G34" s="128" t="s">
         <v>125</v>
       </c>
-      <c r="H34" s="140"/>
+      <c r="H34" s="129"/>
       <c r="I34" s="18"/>
       <c r="J34" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="K34" s="139" t="s">
+      <c r="K34" s="128" t="s">
         <v>127</v>
       </c>
-      <c r="L34" s="140"/>
+      <c r="L34" s="129"/>
       <c r="M34" s="18"/>
       <c r="N34" s="48" t="s">
         <v>27</v>
       </c>
       <c r="P34" s="34" t="s">
         <v>167</v>
       </c>
       <c r="Q34" s="20"/>
       <c r="R34" s="21"/>
       <c r="S34" s="10"/>
       <c r="T34" s="10"/>
       <c r="U34" s="10"/>
       <c r="V34" s="10"/>
       <c r="W34" s="10"/>
       <c r="X34" s="10"/>
       <c r="Y34" s="10"/>
       <c r="Z34" s="12"/>
     </row>
     <row r="35" spans="1:26" ht="15" customHeight="1" thickTop="1">
-      <c r="A35" s="114" t="s">
+      <c r="A35" s="89" t="s">
         <v>131</v>
       </c>
-      <c r="B35" s="114"/>
-      <c r="C35" s="93" t="s">
+      <c r="B35" s="89"/>
+      <c r="C35" s="118" t="s">
         <v>74</v>
       </c>
-      <c r="D35" s="94"/>
-[...9 lines deleted...]
-      <c r="N35" s="94"/>
+      <c r="D35" s="119"/>
+      <c r="E35" s="119"/>
+      <c r="F35" s="119"/>
+      <c r="G35" s="119"/>
+      <c r="H35" s="119"/>
+      <c r="I35" s="119"/>
+      <c r="J35" s="119"/>
+      <c r="K35" s="119"/>
+      <c r="L35" s="119"/>
+      <c r="M35" s="119"/>
+      <c r="N35" s="119"/>
       <c r="P35" s="35"/>
       <c r="Q35" s="36"/>
       <c r="R35" s="36"/>
       <c r="S35" s="36"/>
       <c r="T35" s="36"/>
       <c r="U35" s="36"/>
       <c r="V35" s="36"/>
       <c r="W35" s="36"/>
       <c r="X35" s="36"/>
       <c r="Y35" s="36"/>
       <c r="Z35" s="37"/>
     </row>
     <row r="36" spans="1:26" ht="15" customHeight="1">
-      <c r="A36" s="114"/>
-[...12 lines deleted...]
-      <c r="N36" s="94"/>
+      <c r="A36" s="89"/>
+      <c r="B36" s="89"/>
+      <c r="C36" s="118"/>
+      <c r="D36" s="119"/>
+      <c r="E36" s="119"/>
+      <c r="F36" s="119"/>
+      <c r="G36" s="119"/>
+      <c r="H36" s="119"/>
+      <c r="I36" s="119"/>
+      <c r="J36" s="119"/>
+      <c r="K36" s="119"/>
+      <c r="L36" s="119"/>
+      <c r="M36" s="119"/>
+      <c r="N36" s="119"/>
       <c r="P36" s="10"/>
       <c r="Q36" s="10"/>
       <c r="R36" s="10"/>
       <c r="S36" s="10"/>
       <c r="T36" s="10"/>
       <c r="U36" s="10"/>
       <c r="V36" s="10"/>
       <c r="W36" s="10"/>
       <c r="X36" s="10"/>
       <c r="Y36" s="10"/>
       <c r="Z36" s="10"/>
     </row>
     <row r="37" spans="1:26" ht="15" customHeight="1">
-      <c r="A37" s="114"/>
-[...12 lines deleted...]
-      <c r="N37" s="94"/>
+      <c r="A37" s="89"/>
+      <c r="B37" s="89"/>
+      <c r="C37" s="118"/>
+      <c r="D37" s="119"/>
+      <c r="E37" s="119"/>
+      <c r="F37" s="119"/>
+      <c r="G37" s="119"/>
+      <c r="H37" s="119"/>
+      <c r="I37" s="119"/>
+      <c r="J37" s="119"/>
+      <c r="K37" s="119"/>
+      <c r="L37" s="119"/>
+      <c r="M37" s="119"/>
+      <c r="N37" s="119"/>
       <c r="P37" s="10"/>
       <c r="Q37" s="10"/>
       <c r="R37" s="10"/>
       <c r="S37" s="10"/>
       <c r="T37" s="10"/>
       <c r="U37" s="10"/>
       <c r="V37" s="10"/>
       <c r="W37" s="10"/>
       <c r="X37" s="10"/>
       <c r="Y37" s="10"/>
       <c r="Z37" s="10"/>
     </row>
     <row r="38" spans="1:26" ht="15" customHeight="1">
-      <c r="A38" s="114"/>
-[...12 lines deleted...]
-      <c r="N38" s="94"/>
+      <c r="A38" s="89"/>
+      <c r="B38" s="89"/>
+      <c r="C38" s="119"/>
+      <c r="D38" s="119"/>
+      <c r="E38" s="119"/>
+      <c r="F38" s="119"/>
+      <c r="G38" s="119"/>
+      <c r="H38" s="119"/>
+      <c r="I38" s="119"/>
+      <c r="J38" s="119"/>
+      <c r="K38" s="119"/>
+      <c r="L38" s="119"/>
+      <c r="M38" s="119"/>
+      <c r="N38" s="119"/>
     </row>
     <row r="39" spans="1:26" ht="15" customHeight="1">
-      <c r="A39" s="121" t="s">
+      <c r="A39" s="98" t="s">
         <v>36</v>
       </c>
-      <c r="B39" s="122"/>
-[...4 lines deleted...]
-      <c r="G39" s="121" t="s">
+      <c r="B39" s="99"/>
+      <c r="C39" s="67"/>
+      <c r="D39" s="66"/>
+      <c r="E39" s="66"/>
+      <c r="F39" s="108"/>
+      <c r="G39" s="98" t="s">
         <v>132</v>
       </c>
-      <c r="H39" s="122"/>
-[...2 lines deleted...]
-      <c r="K39" s="142" t="s">
+      <c r="H39" s="99"/>
+      <c r="I39" s="67"/>
+      <c r="J39" s="108"/>
+      <c r="K39" s="132" t="s">
         <v>35</v>
       </c>
-      <c r="L39" s="143"/>
-[...1 lines deleted...]
-      <c r="N39" s="75"/>
+      <c r="L39" s="133"/>
+      <c r="M39" s="67"/>
+      <c r="N39" s="108"/>
     </row>
     <row r="40" spans="1:26" ht="15" customHeight="1">
       <c r="A40" s="56" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B40" s="57"/>
       <c r="C40" s="57"/>
       <c r="D40" s="57"/>
       <c r="E40" s="57"/>
       <c r="F40" s="57"/>
       <c r="G40" s="57"/>
       <c r="H40" s="57"/>
       <c r="I40" s="57"/>
       <c r="J40" s="57"/>
       <c r="K40" s="58"/>
       <c r="L40" s="58"/>
       <c r="M40" s="59"/>
       <c r="N40" s="59"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="60" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B41" s="61"/>
       <c r="C41" s="57"/>
       <c r="D41" s="62"/>
       <c r="E41" s="62"/>
       <c r="F41" s="62"/>
       <c r="G41" s="57"/>
       <c r="H41" s="57"/>
       <c r="I41" s="57"/>
       <c r="J41" s="57"/>
       <c r="K41" s="58"/>
       <c r="L41" s="58"/>
       <c r="M41" s="59"/>
       <c r="N41" s="59"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="61"/>
       <c r="B42" s="61"/>
       <c r="C42" s="61"/>
       <c r="D42" s="61"/>
       <c r="E42" s="61"/>
       <c r="F42" s="61"/>
       <c r="G42" s="61"/>
       <c r="H42" s="61"/>
       <c r="I42" s="63"/>
       <c r="J42" s="57"/>
       <c r="K42" s="57"/>
       <c r="L42" s="57"/>
-      <c r="M42" s="124" t="s">
-[...2 lines deleted...]
-      <c r="N42" s="124"/>
+      <c r="M42" s="107" t="s">
+        <v>201</v>
+      </c>
+      <c r="N42" s="107"/>
     </row>
   </sheetData>
   <mergeCells count="71">
-    <mergeCell ref="A31:B34"/>
-[...18 lines deleted...]
-    <mergeCell ref="A35:B38"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:F39"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="N18:N19"/>
+    <mergeCell ref="A20:B21"/>
+    <mergeCell ref="C20:G21"/>
+    <mergeCell ref="H20:I21"/>
+    <mergeCell ref="J20:N21"/>
+    <mergeCell ref="A18:B19"/>
+    <mergeCell ref="C18:E19"/>
+    <mergeCell ref="F18:G19"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="A14:B15"/>
+    <mergeCell ref="A16:B17"/>
+    <mergeCell ref="A10:B11"/>
+    <mergeCell ref="J10:N11"/>
+    <mergeCell ref="A12:B13"/>
+    <mergeCell ref="C12:H13"/>
+    <mergeCell ref="I12:N13"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="D8:G8"/>
+    <mergeCell ref="H8:J8"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="K5:N5"/>
+    <mergeCell ref="A6:C7"/>
+    <mergeCell ref="D6:G7"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="K6:N6"/>
+    <mergeCell ref="H7:J7"/>
+    <mergeCell ref="K7:N7"/>
     <mergeCell ref="C10:F11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="H10:I11"/>
     <mergeCell ref="C35:N38"/>
     <mergeCell ref="C14:E15"/>
     <mergeCell ref="F14:H15"/>
     <mergeCell ref="I14:J15"/>
     <mergeCell ref="K14:N15"/>
     <mergeCell ref="C16:G17"/>
     <mergeCell ref="H16:I17"/>
     <mergeCell ref="J16:N17"/>
     <mergeCell ref="J31:K31"/>
     <mergeCell ref="L31:M31"/>
     <mergeCell ref="C32:D32"/>
-    <mergeCell ref="A1:N1"/>
-[...20 lines deleted...]
-    <mergeCell ref="M39:N39"/>
     <mergeCell ref="I18:J19"/>
     <mergeCell ref="K18:M19"/>
-    <mergeCell ref="N18:N19"/>
-[...11 lines deleted...]
-    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="A24:N29"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:G22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="J22:N22"/>
+    <mergeCell ref="A31:B34"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="M42:N42"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="A35:B38"/>
+    <mergeCell ref="M39:N39"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.35433070866141736" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:Z55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O1" sqref="O1"/>
+      <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="10" width="6" style="1" customWidth="1"/>
     <col min="11" max="14" width="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="25.15" customHeight="1">
-      <c r="A1" s="101" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="101"/>
+      <c r="A1" s="76" t="s">
+        <v>202</v>
+      </c>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
     </row>
     <row r="2" spans="1:26" ht="25.15" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="77" t="s">
         <v>133</v>
       </c>
-      <c r="B2" s="102"/>
-[...11 lines deleted...]
-      <c r="N2" s="102"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
     </row>
     <row r="3" spans="1:26" ht="6" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="2"/>
       <c r="J3"/>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:26" ht="13.15" customHeight="1">
       <c r="A4" s="23"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:26" ht="18" customHeight="1">
       <c r="A5" s="1"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:26" ht="20.100000000000001" customHeight="1">
-      <c r="A6" s="103" t="s">
+      <c r="A6" s="78" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="104"/>
-[...1 lines deleted...]
-      <c r="D6" s="109" t="s">
+      <c r="B6" s="79"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="E6" s="110"/>
-[...2 lines deleted...]
-      <c r="H6" s="111" t="s">
+      <c r="E6" s="85"/>
+      <c r="F6" s="85"/>
+      <c r="G6" s="85"/>
+      <c r="H6" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="112"/>
-[...5 lines deleted...]
-      <c r="P6" s="65" t="s">
+      <c r="I6" s="87"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="89"/>
+      <c r="L6" s="89"/>
+      <c r="M6" s="89"/>
+      <c r="N6" s="89"/>
+      <c r="P6" s="120" t="s">
         <v>193</v>
       </c>
-      <c r="Q6" s="65"/>
-      <c r="R6" s="67" t="s">
+      <c r="Q6" s="120"/>
+      <c r="R6" s="122" t="s">
         <v>194</v>
       </c>
-      <c r="S6" s="67"/>
-[...6 lines deleted...]
-      <c r="Z6" s="67"/>
+      <c r="S6" s="122"/>
+      <c r="T6" s="122"/>
+      <c r="U6" s="122"/>
+      <c r="V6" s="122"/>
+      <c r="W6" s="122"/>
+      <c r="X6" s="122"/>
+      <c r="Y6" s="122"/>
+      <c r="Z6" s="122"/>
     </row>
     <row r="7" spans="1:26" ht="20.100000000000001" customHeight="1">
-      <c r="A7" s="106"/>
-[...2 lines deleted...]
-      <c r="D7" s="82" t="s">
+      <c r="A7" s="81"/>
+      <c r="B7" s="82"/>
+      <c r="C7" s="83"/>
+      <c r="D7" s="90" t="s">
         <v>49</v>
       </c>
-      <c r="E7" s="80"/>
-[...2 lines deleted...]
-      <c r="H7" s="115" t="s">
+      <c r="E7" s="91"/>
+      <c r="F7" s="91"/>
+      <c r="G7" s="91"/>
+      <c r="H7" s="92" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="115"/>
-[...15 lines deleted...]
-      <c r="Z7" s="67"/>
+      <c r="I7" s="92"/>
+      <c r="J7" s="92"/>
+      <c r="K7" s="89"/>
+      <c r="L7" s="89"/>
+      <c r="M7" s="89"/>
+      <c r="N7" s="89"/>
+      <c r="P7" s="120"/>
+      <c r="Q7" s="120"/>
+      <c r="R7" s="122"/>
+      <c r="S7" s="122"/>
+      <c r="T7" s="122"/>
+      <c r="U7" s="122"/>
+      <c r="V7" s="122"/>
+      <c r="W7" s="122"/>
+      <c r="X7" s="122"/>
+      <c r="Y7" s="122"/>
+      <c r="Z7" s="122"/>
     </row>
     <row r="8" spans="1:26" ht="20.100000000000001" customHeight="1">
-      <c r="A8" s="115" t="s">
+      <c r="A8" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="115"/>
-[...5 lines deleted...]
-      <c r="H8" s="118" t="s">
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
+      <c r="D8" s="93"/>
+      <c r="E8" s="94"/>
+      <c r="F8" s="94"/>
+      <c r="G8" s="94"/>
+      <c r="H8" s="95" t="s">
         <v>3</v>
       </c>
-      <c r="I8" s="119"/>
-[...1 lines deleted...]
-      <c r="K8" s="121" t="s">
+      <c r="I8" s="96"/>
+      <c r="J8" s="97"/>
+      <c r="K8" s="98" t="s">
         <v>51</v>
       </c>
-      <c r="L8" s="122"/>
-      <c r="M8" s="121" t="s">
+      <c r="L8" s="99"/>
+      <c r="M8" s="98" t="s">
         <v>52</v>
       </c>
-      <c r="N8" s="122"/>
+      <c r="N8" s="99"/>
     </row>
     <row r="9" spans="1:26" ht="10.15" customHeight="1">
       <c r="A9" s="1"/>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:26">
-      <c r="A10" s="109" t="s">
+      <c r="A10" s="84" t="s">
         <v>140</v>
       </c>
-      <c r="B10" s="110"/>
-[...1 lines deleted...]
-      <c r="D10" s="110" t="s">
+      <c r="B10" s="85"/>
+      <c r="C10" s="154"/>
+      <c r="D10" s="85" t="s">
         <v>141</v>
       </c>
-      <c r="E10" s="110"/>
-[...8 lines deleted...]
-      <c r="N10" s="153"/>
+      <c r="E10" s="85"/>
+      <c r="F10" s="85"/>
+      <c r="G10" s="85"/>
+      <c r="H10" s="85"/>
+      <c r="I10" s="85"/>
+      <c r="J10" s="85"/>
+      <c r="K10" s="85"/>
+      <c r="L10" s="85"/>
+      <c r="M10" s="85"/>
+      <c r="N10" s="154"/>
       <c r="P10" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:26">
-      <c r="A11" s="154"/>
-[...12 lines deleted...]
-      <c r="N11" s="156"/>
+      <c r="A11" s="155"/>
+      <c r="B11" s="156"/>
+      <c r="C11" s="157"/>
+      <c r="D11" s="156"/>
+      <c r="E11" s="156"/>
+      <c r="F11" s="156"/>
+      <c r="G11" s="156"/>
+      <c r="H11" s="156"/>
+      <c r="I11" s="156"/>
+      <c r="J11" s="156"/>
+      <c r="K11" s="156"/>
+      <c r="L11" s="156"/>
+      <c r="M11" s="156"/>
+      <c r="N11" s="157"/>
       <c r="P11" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="24" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="25"/>
       <c r="C12" s="25"/>
       <c r="D12" s="25"/>
       <c r="E12" s="25"/>
       <c r="F12" s="25"/>
       <c r="G12" s="25"/>
       <c r="H12" s="25"/>
       <c r="I12" s="25"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="27"/>
     </row>
     <row r="13" spans="1:26">
-      <c r="A13" s="147" t="s">
+      <c r="A13" s="148" t="s">
         <v>138</v>
       </c>
-      <c r="B13" s="148"/>
-[...11 lines deleted...]
-      <c r="N13" s="149"/>
+      <c r="B13" s="149"/>
+      <c r="C13" s="149"/>
+      <c r="D13" s="149"/>
+      <c r="E13" s="149"/>
+      <c r="F13" s="149"/>
+      <c r="G13" s="149"/>
+      <c r="H13" s="149"/>
+      <c r="I13" s="149"/>
+      <c r="J13" s="149"/>
+      <c r="K13" s="149"/>
+      <c r="L13" s="149"/>
+      <c r="M13" s="149"/>
+      <c r="N13" s="150"/>
     </row>
     <row r="14" spans="1:26">
-      <c r="A14" s="147"/>
-[...12 lines deleted...]
-      <c r="N14" s="149"/>
+      <c r="A14" s="148"/>
+      <c r="B14" s="149"/>
+      <c r="C14" s="149"/>
+      <c r="D14" s="149"/>
+      <c r="E14" s="149"/>
+      <c r="F14" s="149"/>
+      <c r="G14" s="149"/>
+      <c r="H14" s="149"/>
+      <c r="I14" s="149"/>
+      <c r="J14" s="149"/>
+      <c r="K14" s="149"/>
+      <c r="L14" s="149"/>
+      <c r="M14" s="149"/>
+      <c r="N14" s="150"/>
     </row>
     <row r="15" spans="1:26">
-      <c r="A15" s="147"/>
-[...12 lines deleted...]
-      <c r="N15" s="149"/>
+      <c r="A15" s="148"/>
+      <c r="B15" s="149"/>
+      <c r="C15" s="149"/>
+      <c r="D15" s="149"/>
+      <c r="E15" s="149"/>
+      <c r="F15" s="149"/>
+      <c r="G15" s="149"/>
+      <c r="H15" s="149"/>
+      <c r="I15" s="149"/>
+      <c r="J15" s="149"/>
+      <c r="K15" s="149"/>
+      <c r="L15" s="149"/>
+      <c r="M15" s="149"/>
+      <c r="N15" s="150"/>
     </row>
     <row r="16" spans="1:26">
-      <c r="A16" s="147"/>
-[...12 lines deleted...]
-      <c r="N16" s="149"/>
+      <c r="A16" s="148"/>
+      <c r="B16" s="149"/>
+      <c r="C16" s="149"/>
+      <c r="D16" s="149"/>
+      <c r="E16" s="149"/>
+      <c r="F16" s="149"/>
+      <c r="G16" s="149"/>
+      <c r="H16" s="149"/>
+      <c r="I16" s="149"/>
+      <c r="J16" s="149"/>
+      <c r="K16" s="149"/>
+      <c r="L16" s="149"/>
+      <c r="M16" s="149"/>
+      <c r="N16" s="150"/>
     </row>
     <row r="17" spans="1:26">
-      <c r="A17" s="147"/>
-[...12 lines deleted...]
-      <c r="N17" s="149"/>
+      <c r="A17" s="148"/>
+      <c r="B17" s="149"/>
+      <c r="C17" s="149"/>
+      <c r="D17" s="149"/>
+      <c r="E17" s="149"/>
+      <c r="F17" s="149"/>
+      <c r="G17" s="149"/>
+      <c r="H17" s="149"/>
+      <c r="I17" s="149"/>
+      <c r="J17" s="149"/>
+      <c r="K17" s="149"/>
+      <c r="L17" s="149"/>
+      <c r="M17" s="149"/>
+      <c r="N17" s="150"/>
     </row>
     <row r="18" spans="1:26" ht="17.649999999999999" customHeight="1">
       <c r="A18" s="28" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="39"/>
       <c r="C18" s="39"/>
       <c r="D18" s="39"/>
       <c r="E18" s="39"/>
       <c r="F18" s="39"/>
       <c r="G18" s="39"/>
       <c r="H18" s="39"/>
       <c r="I18" s="39"/>
       <c r="J18" s="39"/>
       <c r="K18" s="39"/>
       <c r="L18" s="39"/>
       <c r="M18" s="39"/>
       <c r="N18" s="40"/>
     </row>
     <row r="19" spans="1:26">
-      <c r="A19" s="147" t="s">
+      <c r="A19" s="148" t="s">
         <v>139</v>
       </c>
-      <c r="B19" s="148"/>
-[...11 lines deleted...]
-      <c r="N19" s="149"/>
+      <c r="B19" s="149"/>
+      <c r="C19" s="149"/>
+      <c r="D19" s="149"/>
+      <c r="E19" s="149"/>
+      <c r="F19" s="149"/>
+      <c r="G19" s="149"/>
+      <c r="H19" s="149"/>
+      <c r="I19" s="149"/>
+      <c r="J19" s="149"/>
+      <c r="K19" s="149"/>
+      <c r="L19" s="149"/>
+      <c r="M19" s="149"/>
+      <c r="N19" s="150"/>
     </row>
     <row r="20" spans="1:26">
-      <c r="A20" s="147"/>
-[...12 lines deleted...]
-      <c r="N20" s="149"/>
+      <c r="A20" s="148"/>
+      <c r="B20" s="149"/>
+      <c r="C20" s="149"/>
+      <c r="D20" s="149"/>
+      <c r="E20" s="149"/>
+      <c r="F20" s="149"/>
+      <c r="G20" s="149"/>
+      <c r="H20" s="149"/>
+      <c r="I20" s="149"/>
+      <c r="J20" s="149"/>
+      <c r="K20" s="149"/>
+      <c r="L20" s="149"/>
+      <c r="M20" s="149"/>
+      <c r="N20" s="150"/>
     </row>
     <row r="21" spans="1:26">
-      <c r="A21" s="147"/>
-[...12 lines deleted...]
-      <c r="N21" s="149"/>
+      <c r="A21" s="148"/>
+      <c r="B21" s="149"/>
+      <c r="C21" s="149"/>
+      <c r="D21" s="149"/>
+      <c r="E21" s="149"/>
+      <c r="F21" s="149"/>
+      <c r="G21" s="149"/>
+      <c r="H21" s="149"/>
+      <c r="I21" s="149"/>
+      <c r="J21" s="149"/>
+      <c r="K21" s="149"/>
+      <c r="L21" s="149"/>
+      <c r="M21" s="149"/>
+      <c r="N21" s="150"/>
     </row>
     <row r="22" spans="1:26">
-      <c r="A22" s="147"/>
-[...12 lines deleted...]
-      <c r="N22" s="149"/>
+      <c r="A22" s="148"/>
+      <c r="B22" s="149"/>
+      <c r="C22" s="149"/>
+      <c r="D22" s="149"/>
+      <c r="E22" s="149"/>
+      <c r="F22" s="149"/>
+      <c r="G22" s="149"/>
+      <c r="H22" s="149"/>
+      <c r="I22" s="149"/>
+      <c r="J22" s="149"/>
+      <c r="K22" s="149"/>
+      <c r="L22" s="149"/>
+      <c r="M22" s="149"/>
+      <c r="N22" s="150"/>
     </row>
     <row r="23" spans="1:26" ht="17.649999999999999" customHeight="1">
-      <c r="A23" s="150"/>
-[...13 lines deleted...]
-      <c r="P23" s="144" t="s">
+      <c r="A23" s="151"/>
+      <c r="B23" s="152"/>
+      <c r="C23" s="152"/>
+      <c r="D23" s="152"/>
+      <c r="E23" s="152"/>
+      <c r="F23" s="152"/>
+      <c r="G23" s="152"/>
+      <c r="H23" s="152"/>
+      <c r="I23" s="152"/>
+      <c r="J23" s="152"/>
+      <c r="K23" s="152"/>
+      <c r="L23" s="152"/>
+      <c r="M23" s="152"/>
+      <c r="N23" s="153"/>
+      <c r="P23" s="145" t="s">
         <v>195</v>
       </c>
-      <c r="Q23" s="146" t="s">
+      <c r="Q23" s="147" t="s">
         <v>186</v>
       </c>
-      <c r="R23" s="146"/>
-[...7 lines deleted...]
-      <c r="Z23" s="146"/>
+      <c r="R23" s="147"/>
+      <c r="S23" s="147"/>
+      <c r="T23" s="147"/>
+      <c r="U23" s="147"/>
+      <c r="V23" s="147"/>
+      <c r="W23" s="147"/>
+      <c r="X23" s="147"/>
+      <c r="Y23" s="147"/>
+      <c r="Z23" s="147"/>
     </row>
     <row r="24" spans="1:26" ht="15" customHeight="1">
       <c r="A24" s="60" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B24" s="59"/>
       <c r="C24" s="59"/>
       <c r="D24" s="59"/>
       <c r="E24" s="59"/>
       <c r="F24" s="59"/>
       <c r="G24" s="59"/>
       <c r="H24" s="59"/>
       <c r="I24" s="59"/>
       <c r="J24" s="59"/>
       <c r="K24" s="59"/>
       <c r="L24" s="59"/>
       <c r="M24" s="59"/>
       <c r="N24" s="59"/>
-      <c r="P24" s="145"/>
-[...9 lines deleted...]
-      <c r="Z24" s="146"/>
+      <c r="P24" s="146"/>
+      <c r="Q24" s="147"/>
+      <c r="R24" s="147"/>
+      <c r="S24" s="147"/>
+      <c r="T24" s="147"/>
+      <c r="U24" s="147"/>
+      <c r="V24" s="147"/>
+      <c r="W24" s="147"/>
+      <c r="X24" s="147"/>
+      <c r="Y24" s="147"/>
+      <c r="Z24" s="147"/>
     </row>
     <row r="25" spans="1:26" ht="17.649999999999999" customHeight="1">
       <c r="A25" s="60" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B25" s="57"/>
       <c r="C25" s="57"/>
       <c r="D25" s="57"/>
       <c r="E25" s="57"/>
       <c r="F25" s="57"/>
       <c r="G25" s="57"/>
       <c r="H25" s="57"/>
       <c r="I25" s="57"/>
       <c r="J25" s="57"/>
       <c r="K25" s="57"/>
       <c r="L25" s="57"/>
       <c r="M25" s="57"/>
       <c r="N25" s="57"/>
-      <c r="P25" s="145"/>
-[...9 lines deleted...]
-      <c r="Z25" s="146"/>
+      <c r="P25" s="146"/>
+      <c r="Q25" s="147"/>
+      <c r="R25" s="147"/>
+      <c r="S25" s="147"/>
+      <c r="T25" s="147"/>
+      <c r="U25" s="147"/>
+      <c r="V25" s="147"/>
+      <c r="W25" s="147"/>
+      <c r="X25" s="147"/>
+      <c r="Y25" s="147"/>
+      <c r="Z25" s="147"/>
     </row>
     <row r="26" spans="1:26" s="31" customFormat="1" ht="11.25" customHeight="1" thickBot="1">
       <c r="A26" s="57"/>
       <c r="B26" s="61"/>
       <c r="C26" s="61"/>
       <c r="D26" s="61"/>
       <c r="E26" s="61"/>
       <c r="F26" s="61"/>
       <c r="G26" s="61"/>
       <c r="H26" s="61"/>
       <c r="I26" s="61"/>
       <c r="J26" s="63"/>
       <c r="K26" s="57"/>
       <c r="L26" s="57"/>
-      <c r="M26" s="123">
-[...2 lines deleted...]
-      <c r="N26" s="124"/>
+      <c r="M26" s="106">
+        <v>46204</v>
+      </c>
+      <c r="N26" s="107"/>
     </row>
     <row r="27" spans="1:26" s="31" customFormat="1" ht="11.25" customHeight="1">
       <c r="A27" s="32"/>
       <c r="B27" s="32"/>
       <c r="C27" s="32"/>
       <c r="D27" s="32"/>
       <c r="E27" s="32"/>
       <c r="F27" s="32"/>
       <c r="G27" s="32"/>
       <c r="H27" s="32"/>
       <c r="I27" s="32"/>
       <c r="J27" s="32"/>
       <c r="K27" s="32"/>
       <c r="L27" s="32"/>
       <c r="M27" s="32"/>
       <c r="N27" s="32"/>
     </row>
     <row r="29" spans="1:26" ht="25.15" customHeight="1">
-      <c r="A29" s="102" t="s">
+      <c r="A29" s="77" t="s">
         <v>134</v>
       </c>
-      <c r="B29" s="102"/>
-[...11 lines deleted...]
-      <c r="N29" s="102"/>
+      <c r="B29" s="77"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="77"/>
+      <c r="E29" s="77"/>
+      <c r="F29" s="77"/>
+      <c r="G29" s="77"/>
+      <c r="H29" s="77"/>
+      <c r="I29" s="77"/>
+      <c r="J29" s="77"/>
+      <c r="K29" s="77"/>
+      <c r="L29" s="77"/>
+      <c r="M29" s="77"/>
+      <c r="N29" s="77"/>
       <c r="O29" s="8"/>
     </row>
     <row r="30" spans="1:26" ht="12.2" customHeight="1">
       <c r="A30" s="33"/>
       <c r="B30" s="19"/>
       <c r="C30" s="19"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
       <c r="K30" s="19"/>
       <c r="L30" s="19"/>
       <c r="M30" s="19"/>
       <c r="N30" s="19"/>
       <c r="O30" s="19"/>
     </row>
     <row r="31" spans="1:26" ht="30.2" customHeight="1">
       <c r="A31" s="29"/>
-      <c r="B31" s="74" t="s">
+      <c r="B31" s="67" t="s">
         <v>54</v>
       </c>
-      <c r="C31" s="76"/>
-[...1 lines deleted...]
-      <c r="E31" s="74" t="s">
+      <c r="C31" s="66"/>
+      <c r="D31" s="108"/>
+      <c r="E31" s="67" t="s">
         <v>55</v>
       </c>
-      <c r="F31" s="76"/>
-[...7 lines deleted...]
-      <c r="N31" s="75"/>
+      <c r="F31" s="66"/>
+      <c r="G31" s="66"/>
+      <c r="H31" s="66"/>
+      <c r="I31" s="66"/>
+      <c r="J31" s="66"/>
+      <c r="K31" s="66"/>
+      <c r="L31" s="66"/>
+      <c r="M31" s="66"/>
+      <c r="N31" s="108"/>
       <c r="O31" s="30"/>
     </row>
     <row r="32" spans="1:26" ht="30.2" customHeight="1">
       <c r="A32" s="29"/>
-      <c r="B32" s="74" t="s">
+      <c r="B32" s="67" t="s">
         <v>56</v>
       </c>
-      <c r="C32" s="76"/>
-[...10 lines deleted...]
-      <c r="N32" s="78"/>
+      <c r="C32" s="66"/>
+      <c r="D32" s="108"/>
+      <c r="E32" s="65"/>
+      <c r="F32" s="65"/>
+      <c r="G32" s="65"/>
+      <c r="H32" s="65"/>
+      <c r="I32" s="65"/>
+      <c r="J32" s="65"/>
+      <c r="K32" s="65"/>
+      <c r="L32" s="65"/>
+      <c r="M32" s="65"/>
+      <c r="N32" s="65"/>
       <c r="O32" s="30"/>
     </row>
     <row r="33" spans="1:15" ht="30.2" customHeight="1">
       <c r="A33" s="29"/>
-      <c r="B33" s="74" t="s">
+      <c r="B33" s="67" t="s">
         <v>57</v>
       </c>
-      <c r="C33" s="76"/>
-[...10 lines deleted...]
-      <c r="N33" s="78"/>
+      <c r="C33" s="66"/>
+      <c r="D33" s="108"/>
+      <c r="E33" s="65"/>
+      <c r="F33" s="65"/>
+      <c r="G33" s="65"/>
+      <c r="H33" s="65"/>
+      <c r="I33" s="65"/>
+      <c r="J33" s="65"/>
+      <c r="K33" s="65"/>
+      <c r="L33" s="65"/>
+      <c r="M33" s="65"/>
+      <c r="N33" s="65"/>
       <c r="O33" s="30"/>
     </row>
     <row r="34" spans="1:15" ht="30.2" customHeight="1">
       <c r="A34" s="29"/>
-      <c r="B34" s="74" t="s">
+      <c r="B34" s="67" t="s">
         <v>58</v>
       </c>
-      <c r="C34" s="76"/>
-[...1 lines deleted...]
-      <c r="E34" s="121" t="s">
+      <c r="C34" s="66"/>
+      <c r="D34" s="108"/>
+      <c r="E34" s="98" t="s">
         <v>137</v>
       </c>
-      <c r="F34" s="157"/>
-[...7 lines deleted...]
-      <c r="N34" s="122"/>
+      <c r="F34" s="144"/>
+      <c r="G34" s="144"/>
+      <c r="H34" s="144"/>
+      <c r="I34" s="144"/>
+      <c r="J34" s="144"/>
+      <c r="K34" s="144"/>
+      <c r="L34" s="144"/>
+      <c r="M34" s="144"/>
+      <c r="N34" s="99"/>
       <c r="O34" s="30"/>
     </row>
     <row r="35" spans="1:15" ht="30.2" customHeight="1">
       <c r="A35" s="29"/>
-      <c r="B35" s="74" t="s">
+      <c r="B35" s="67" t="s">
         <v>59</v>
       </c>
-      <c r="C35" s="76"/>
-[...10 lines deleted...]
-      <c r="N35" s="78"/>
+      <c r="C35" s="66"/>
+      <c r="D35" s="108"/>
+      <c r="E35" s="65"/>
+      <c r="F35" s="65"/>
+      <c r="G35" s="65"/>
+      <c r="H35" s="65"/>
+      <c r="I35" s="65"/>
+      <c r="J35" s="65"/>
+      <c r="K35" s="65"/>
+      <c r="L35" s="65"/>
+      <c r="M35" s="65"/>
+      <c r="N35" s="65"/>
       <c r="O35" s="30"/>
     </row>
     <row r="36" spans="1:15" ht="30.2" customHeight="1">
       <c r="A36" s="29"/>
       <c r="B36" s="64"/>
       <c r="C36" s="64"/>
       <c r="D36" s="64"/>
       <c r="E36" s="64"/>
       <c r="F36" s="64"/>
       <c r="G36" s="64"/>
       <c r="H36" s="64"/>
       <c r="I36" s="64"/>
       <c r="J36" s="64"/>
       <c r="K36" s="64"/>
       <c r="L36" s="64"/>
       <c r="M36" s="64"/>
       <c r="N36" s="64"/>
       <c r="O36" s="30"/>
     </row>
     <row r="37" spans="1:15" ht="30.2" customHeight="1">
       <c r="A37" s="29"/>
       <c r="B37" s="64"/>
       <c r="C37" s="64"/>
       <c r="D37" s="64"/>
       <c r="E37" s="64"/>
@@ -12624,1162 +12617,1162 @@
       <c r="J37" s="64"/>
       <c r="K37" s="64"/>
       <c r="L37" s="64"/>
       <c r="M37" s="64"/>
       <c r="N37" s="64"/>
       <c r="O37" s="30"/>
     </row>
     <row r="38" spans="1:15" ht="30.2" customHeight="1">
       <c r="A38" s="29"/>
       <c r="B38" s="64"/>
       <c r="C38" s="64"/>
       <c r="D38" s="64"/>
       <c r="E38" s="64"/>
       <c r="F38" s="64"/>
       <c r="G38" s="64"/>
       <c r="H38" s="64"/>
       <c r="I38" s="64"/>
       <c r="J38" s="64"/>
       <c r="K38" s="64"/>
       <c r="L38" s="64"/>
       <c r="M38" s="64"/>
       <c r="N38" s="64"/>
       <c r="O38" s="30"/>
     </row>
     <row r="40" spans="1:15" ht="17.649999999999999" customHeight="1">
-      <c r="A40" s="78" t="s">
+      <c r="A40" s="65" t="s">
         <v>87</v>
       </c>
-      <c r="B40" s="78"/>
-      <c r="C40" s="81" t="s">
+      <c r="B40" s="65"/>
+      <c r="C40" s="109" t="s">
         <v>89</v>
       </c>
-      <c r="D40" s="79"/>
-[...1 lines deleted...]
-      <c r="F40" s="79" t="s">
+      <c r="D40" s="103"/>
+      <c r="E40" s="103"/>
+      <c r="F40" s="103" t="s">
         <v>90</v>
       </c>
-      <c r="G40" s="79"/>
-[...1 lines deleted...]
-      <c r="I40" s="79" t="s">
+      <c r="G40" s="103"/>
+      <c r="H40" s="103"/>
+      <c r="I40" s="103" t="s">
         <v>91</v>
       </c>
-      <c r="J40" s="79"/>
-      <c r="K40" s="83" t="s">
+      <c r="J40" s="103"/>
+      <c r="K40" s="113" t="s">
         <v>92</v>
       </c>
-      <c r="L40" s="83"/>
-[...1 lines deleted...]
-      <c r="N40" s="84"/>
+      <c r="L40" s="113"/>
+      <c r="M40" s="113"/>
+      <c r="N40" s="114"/>
     </row>
     <row r="41" spans="1:15">
-      <c r="A41" s="78"/>
-[...12 lines deleted...]
-      <c r="N41" s="86"/>
+      <c r="A41" s="65"/>
+      <c r="B41" s="65"/>
+      <c r="C41" s="90"/>
+      <c r="D41" s="91"/>
+      <c r="E41" s="91"/>
+      <c r="F41" s="91"/>
+      <c r="G41" s="91"/>
+      <c r="H41" s="91"/>
+      <c r="I41" s="91"/>
+      <c r="J41" s="91"/>
+      <c r="K41" s="116"/>
+      <c r="L41" s="116"/>
+      <c r="M41" s="116"/>
+      <c r="N41" s="117"/>
     </row>
     <row r="42" spans="1:15">
-      <c r="A42" s="78" t="s">
+      <c r="A42" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="B42" s="78"/>
-      <c r="C42" s="81" t="s">
+      <c r="B42" s="65"/>
+      <c r="C42" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="D42" s="79"/>
-[...3 lines deleted...]
-      <c r="H42" s="77" t="s">
+      <c r="D42" s="103"/>
+      <c r="E42" s="103"/>
+      <c r="F42" s="103"/>
+      <c r="G42" s="103"/>
+      <c r="H42" s="110" t="s">
         <v>169</v>
       </c>
-      <c r="I42" s="77"/>
-      <c r="J42" s="78" t="s">
+      <c r="I42" s="110"/>
+      <c r="J42" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="K42" s="78"/>
-[...2 lines deleted...]
-      <c r="N42" s="78"/>
+      <c r="K42" s="65"/>
+      <c r="L42" s="65"/>
+      <c r="M42" s="65"/>
+      <c r="N42" s="65"/>
     </row>
     <row r="43" spans="1:15">
-      <c r="A43" s="78"/>
-[...12 lines deleted...]
-      <c r="N43" s="78"/>
+      <c r="A43" s="65"/>
+      <c r="B43" s="65"/>
+      <c r="C43" s="90"/>
+      <c r="D43" s="91"/>
+      <c r="E43" s="91"/>
+      <c r="F43" s="91"/>
+      <c r="G43" s="91"/>
+      <c r="H43" s="110"/>
+      <c r="I43" s="110"/>
+      <c r="J43" s="65"/>
+      <c r="K43" s="65"/>
+      <c r="L43" s="65"/>
+      <c r="M43" s="65"/>
+      <c r="N43" s="65"/>
     </row>
     <row r="44" spans="1:15">
-      <c r="A44" s="88" t="s">
+      <c r="A44" s="111" t="s">
         <v>94</v>
       </c>
-      <c r="B44" s="88"/>
-      <c r="C44" s="81" t="s">
+      <c r="B44" s="111"/>
+      <c r="C44" s="109" t="s">
         <v>97</v>
       </c>
-      <c r="D44" s="79"/>
-[...3 lines deleted...]
-      <c r="H44" s="95" t="s">
+      <c r="D44" s="103"/>
+      <c r="E44" s="103"/>
+      <c r="F44" s="103"/>
+      <c r="G44" s="103"/>
+      <c r="H44" s="101" t="s">
         <v>99</v>
       </c>
-      <c r="I44" s="79" t="s">
+      <c r="I44" s="103" t="s">
         <v>98</v>
       </c>
-      <c r="J44" s="79"/>
-[...3 lines deleted...]
-      <c r="N44" s="97" t="s">
+      <c r="J44" s="103"/>
+      <c r="K44" s="103"/>
+      <c r="L44" s="103"/>
+      <c r="M44" s="103"/>
+      <c r="N44" s="104" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="45" spans="1:15">
-      <c r="A45" s="78"/>
-[...12 lines deleted...]
-      <c r="N45" s="98"/>
+      <c r="A45" s="65"/>
+      <c r="B45" s="65"/>
+      <c r="C45" s="90"/>
+      <c r="D45" s="91"/>
+      <c r="E45" s="91"/>
+      <c r="F45" s="91"/>
+      <c r="G45" s="91"/>
+      <c r="H45" s="102"/>
+      <c r="I45" s="91"/>
+      <c r="J45" s="91"/>
+      <c r="K45" s="91"/>
+      <c r="L45" s="91"/>
+      <c r="M45" s="91"/>
+      <c r="N45" s="105"/>
     </row>
     <row r="46" spans="1:15" ht="18.399999999999999" customHeight="1">
-      <c r="A46" s="81" t="s">
+      <c r="A46" s="109" t="s">
         <v>95</v>
       </c>
-      <c r="B46" s="89"/>
-[...5 lines deleted...]
-      <c r="H46" s="81" t="s">
+      <c r="B46" s="70"/>
+      <c r="C46" s="109"/>
+      <c r="D46" s="103"/>
+      <c r="E46" s="103"/>
+      <c r="F46" s="103"/>
+      <c r="G46" s="103"/>
+      <c r="H46" s="109" t="s">
         <v>96</v>
       </c>
-      <c r="I46" s="89"/>
-[...4 lines deleted...]
-      <c r="N46" s="89"/>
+      <c r="I46" s="70"/>
+      <c r="J46" s="109"/>
+      <c r="K46" s="103"/>
+      <c r="L46" s="103"/>
+      <c r="M46" s="103"/>
+      <c r="N46" s="70"/>
     </row>
     <row r="47" spans="1:15">
-      <c r="A47" s="82"/>
-[...12 lines deleted...]
-      <c r="N47" s="90"/>
+      <c r="A47" s="90"/>
+      <c r="B47" s="71"/>
+      <c r="C47" s="90"/>
+      <c r="D47" s="91"/>
+      <c r="E47" s="91"/>
+      <c r="F47" s="91"/>
+      <c r="G47" s="91"/>
+      <c r="H47" s="90"/>
+      <c r="I47" s="71"/>
+      <c r="J47" s="90"/>
+      <c r="K47" s="91"/>
+      <c r="L47" s="91"/>
+      <c r="M47" s="91"/>
+      <c r="N47" s="71"/>
     </row>
     <row r="48" spans="1:15">
-      <c r="A48" s="74" t="s">
+      <c r="A48" s="67" t="s">
         <v>171</v>
       </c>
-      <c r="B48" s="75"/>
-      <c r="C48" s="74" t="s">
+      <c r="B48" s="108"/>
+      <c r="C48" s="67" t="s">
         <v>172</v>
       </c>
-      <c r="D48" s="76"/>
-[...3 lines deleted...]
-      <c r="H48" s="74" t="s">
+      <c r="D48" s="66"/>
+      <c r="E48" s="66"/>
+      <c r="F48" s="66"/>
+      <c r="G48" s="108"/>
+      <c r="H48" s="67" t="s">
         <v>173</v>
       </c>
-      <c r="I48" s="75"/>
-      <c r="J48" s="76" t="s">
+      <c r="I48" s="108"/>
+      <c r="J48" s="66" t="s">
         <v>174</v>
       </c>
-      <c r="K48" s="76"/>
-[...2 lines deleted...]
-      <c r="N48" s="75"/>
+      <c r="K48" s="66"/>
+      <c r="L48" s="66"/>
+      <c r="M48" s="66"/>
+      <c r="N48" s="108"/>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="43" t="s">
         <v>103</v>
       </c>
       <c r="B49" s="44"/>
       <c r="C49" s="44"/>
       <c r="D49" s="44"/>
       <c r="E49" s="44"/>
       <c r="F49" s="44"/>
       <c r="G49" s="44"/>
       <c r="H49" s="44"/>
       <c r="I49" s="44"/>
       <c r="J49" s="46"/>
       <c r="K49" s="46"/>
       <c r="L49" s="46"/>
       <c r="M49" s="46"/>
       <c r="N49" s="47"/>
     </row>
     <row r="50" spans="1:26" ht="20.100000000000001" customHeight="1">
-      <c r="A50" s="78" t="s">
+      <c r="A50" s="65" t="s">
         <v>21</v>
       </c>
-      <c r="B50" s="78"/>
-      <c r="C50" s="74" t="s">
+      <c r="B50" s="65"/>
+      <c r="C50" s="67" t="s">
         <v>105</v>
       </c>
-      <c r="D50" s="76"/>
-[...1 lines deleted...]
-      <c r="F50" s="76"/>
+      <c r="D50" s="66"/>
+      <c r="E50" s="66"/>
+      <c r="F50" s="66"/>
       <c r="G50" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="H50" s="76" t="s">
+      <c r="H50" s="66" t="s">
         <v>101</v>
       </c>
-      <c r="I50" s="76"/>
-      <c r="J50" s="76" t="s">
+      <c r="I50" s="66"/>
+      <c r="J50" s="66" t="s">
         <v>104</v>
       </c>
-      <c r="K50" s="76"/>
-[...1 lines deleted...]
-      <c r="M50" s="76"/>
+      <c r="K50" s="66"/>
+      <c r="L50" s="66"/>
+      <c r="M50" s="66"/>
       <c r="N50" s="45" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="51" spans="1:26" ht="20.100000000000001" customHeight="1" thickBot="1">
-      <c r="A51" s="78"/>
-[...1 lines deleted...]
-      <c r="C51" s="125" t="s">
+      <c r="A51" s="65"/>
+      <c r="B51" s="65"/>
+      <c r="C51" s="68" t="s">
         <v>39</v>
       </c>
-      <c r="D51" s="126"/>
+      <c r="D51" s="69"/>
       <c r="E51" s="18"/>
       <c r="F51" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="G51" s="125" t="s">
+      <c r="G51" s="68" t="s">
         <v>41</v>
       </c>
-      <c r="H51" s="126"/>
+      <c r="H51" s="69"/>
       <c r="I51" s="18"/>
       <c r="J51" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="K51" s="125" t="s">
+      <c r="K51" s="68" t="s">
         <v>44</v>
       </c>
-      <c r="L51" s="126"/>
+      <c r="L51" s="69"/>
       <c r="M51" s="18"/>
       <c r="N51" s="48" t="s">
         <v>25</v>
       </c>
       <c r="P51" s="13" t="s">
         <v>73</v>
       </c>
       <c r="Q51" s="11"/>
       <c r="R51" s="11"/>
       <c r="S51" s="11"/>
       <c r="T51" s="11"/>
       <c r="U51" s="11"/>
       <c r="V51" s="11"/>
       <c r="W51" s="11" t="s">
         <v>162</v>
       </c>
       <c r="X51" s="11"/>
       <c r="Y51" s="11"/>
       <c r="Z51" s="14"/>
     </row>
     <row r="52" spans="1:26" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A52" s="78"/>
-[...1 lines deleted...]
-      <c r="C52" s="125" t="s">
+      <c r="A52" s="65"/>
+      <c r="B52" s="65"/>
+      <c r="C52" s="68" t="s">
         <v>28</v>
       </c>
-      <c r="D52" s="126"/>
+      <c r="D52" s="69"/>
       <c r="E52" s="18"/>
       <c r="F52" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="G52" s="125" t="s">
+      <c r="G52" s="68" t="s">
         <v>42</v>
       </c>
-      <c r="H52" s="126"/>
+      <c r="H52" s="69"/>
       <c r="I52" s="18"/>
       <c r="J52" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="K52" s="125" t="s">
+      <c r="K52" s="68" t="s">
         <v>45</v>
       </c>
-      <c r="L52" s="126"/>
+      <c r="L52" s="69"/>
       <c r="M52" s="18"/>
       <c r="N52" s="48" t="s">
         <v>26</v>
       </c>
       <c r="P52" s="15"/>
       <c r="Q52" s="10"/>
       <c r="R52" s="10"/>
       <c r="S52" s="10"/>
       <c r="T52" s="10"/>
       <c r="U52" s="20" t="s">
         <v>47</v>
       </c>
       <c r="V52" s="21"/>
       <c r="W52" s="41"/>
       <c r="X52" s="22"/>
       <c r="Y52" s="10" t="s">
         <v>161</v>
       </c>
       <c r="Z52" s="12"/>
     </row>
     <row r="53" spans="1:26" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A53" s="78"/>
-[...1 lines deleted...]
-      <c r="C53" s="125" t="s">
+      <c r="A53" s="65"/>
+      <c r="B53" s="65"/>
+      <c r="C53" s="68" t="s">
         <v>40</v>
       </c>
-      <c r="D53" s="126"/>
+      <c r="D53" s="69"/>
       <c r="E53" s="18"/>
       <c r="F53" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="G53" s="125" t="s">
+      <c r="G53" s="68" t="s">
         <v>43</v>
       </c>
-      <c r="H53" s="126"/>
+      <c r="H53" s="69"/>
       <c r="I53" s="18"/>
       <c r="J53" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="K53" s="125" t="s">
+      <c r="K53" s="68" t="s">
         <v>46</v>
       </c>
-      <c r="L53" s="126"/>
+      <c r="L53" s="69"/>
       <c r="M53" s="18"/>
       <c r="N53" s="48" t="s">
         <v>27</v>
       </c>
       <c r="P53" s="15"/>
       <c r="Q53" s="10"/>
       <c r="R53" s="10"/>
       <c r="S53" s="20" t="s">
         <v>38</v>
       </c>
       <c r="T53" s="21"/>
       <c r="U53" s="10"/>
       <c r="V53" s="10"/>
       <c r="W53" s="10"/>
       <c r="Y53" s="22"/>
       <c r="Z53" s="12"/>
     </row>
     <row r="54" spans="1:26" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A54" s="78" t="s">
+      <c r="A54" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="B54" s="78"/>
-      <c r="C54" s="93" t="s">
+      <c r="B54" s="65"/>
+      <c r="C54" s="118" t="s">
         <v>74</v>
       </c>
-      <c r="D54" s="94"/>
-[...9 lines deleted...]
-      <c r="N54" s="94"/>
+      <c r="D54" s="119"/>
+      <c r="E54" s="119"/>
+      <c r="F54" s="119"/>
+      <c r="G54" s="119"/>
+      <c r="H54" s="119"/>
+      <c r="I54" s="119"/>
+      <c r="J54" s="119"/>
+      <c r="K54" s="119"/>
+      <c r="L54" s="119"/>
+      <c r="M54" s="119"/>
+      <c r="N54" s="119"/>
       <c r="P54" s="34" t="s">
         <v>37</v>
       </c>
       <c r="Q54" s="20"/>
       <c r="R54" s="21"/>
       <c r="S54" s="10"/>
       <c r="T54" s="10"/>
       <c r="U54" s="10"/>
       <c r="V54" s="10"/>
       <c r="W54" s="10"/>
       <c r="X54" s="10"/>
       <c r="Y54" s="10"/>
       <c r="Z54" s="12"/>
     </row>
     <row r="55" spans="1:26" ht="20.100000000000001" customHeight="1" thickTop="1">
-      <c r="A55" s="78"/>
-[...12 lines deleted...]
-      <c r="N55" s="94"/>
+      <c r="A55" s="65"/>
+      <c r="B55" s="65"/>
+      <c r="C55" s="119"/>
+      <c r="D55" s="119"/>
+      <c r="E55" s="119"/>
+      <c r="F55" s="119"/>
+      <c r="G55" s="119"/>
+      <c r="H55" s="119"/>
+      <c r="I55" s="119"/>
+      <c r="J55" s="119"/>
+      <c r="K55" s="119"/>
+      <c r="L55" s="119"/>
+      <c r="M55" s="119"/>
+      <c r="N55" s="119"/>
       <c r="P55" s="35"/>
       <c r="Q55" s="36"/>
       <c r="R55" s="36"/>
       <c r="S55" s="36"/>
       <c r="T55" s="36"/>
       <c r="U55" s="36"/>
       <c r="V55" s="36"/>
       <c r="W55" s="36"/>
       <c r="X55" s="36"/>
       <c r="Y55" s="36"/>
       <c r="Z55" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="75">
+    <mergeCell ref="P23:P25"/>
+    <mergeCell ref="Q23:Z25"/>
+    <mergeCell ref="P6:Q7"/>
+    <mergeCell ref="R6:Z7"/>
+    <mergeCell ref="A19:N23"/>
+    <mergeCell ref="A13:N17"/>
+    <mergeCell ref="A10:C11"/>
+    <mergeCell ref="D10:N11"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A6:C7"/>
+    <mergeCell ref="D6:G6"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="K6:N6"/>
+    <mergeCell ref="D7:G7"/>
+    <mergeCell ref="H7:J7"/>
+    <mergeCell ref="K7:N7"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="E33:N33"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="E31:N31"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="E32:N32"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="D8:G8"/>
+    <mergeCell ref="H8:J8"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="A42:B43"/>
+    <mergeCell ref="C42:G43"/>
+    <mergeCell ref="H42:I43"/>
+    <mergeCell ref="J42:N43"/>
+    <mergeCell ref="E34:N34"/>
+    <mergeCell ref="A40:B41"/>
+    <mergeCell ref="C40:E41"/>
+    <mergeCell ref="F40:H41"/>
+    <mergeCell ref="I40:J41"/>
+    <mergeCell ref="K40:N41"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="E35:N35"/>
+    <mergeCell ref="K44:M45"/>
+    <mergeCell ref="N44:N45"/>
+    <mergeCell ref="K53:L53"/>
+    <mergeCell ref="A46:B47"/>
+    <mergeCell ref="C46:G47"/>
+    <mergeCell ref="H46:I47"/>
+    <mergeCell ref="J46:N47"/>
+    <mergeCell ref="A44:B45"/>
+    <mergeCell ref="C44:E45"/>
+    <mergeCell ref="F44:G45"/>
+    <mergeCell ref="H44:H45"/>
+    <mergeCell ref="I44:J45"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="C48:G48"/>
+    <mergeCell ref="H48:I48"/>
+    <mergeCell ref="J48:N48"/>
     <mergeCell ref="A54:B55"/>
     <mergeCell ref="C54:N55"/>
     <mergeCell ref="L50:M50"/>
     <mergeCell ref="C51:D51"/>
     <mergeCell ref="G51:H51"/>
     <mergeCell ref="K51:L51"/>
     <mergeCell ref="C52:D52"/>
     <mergeCell ref="G52:H52"/>
     <mergeCell ref="K52:L52"/>
     <mergeCell ref="A50:B53"/>
     <mergeCell ref="C50:D50"/>
     <mergeCell ref="E50:F50"/>
     <mergeCell ref="H50:I50"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="C53:D53"/>
     <mergeCell ref="G53:H53"/>
-    <mergeCell ref="K44:M45"/>
-[...57 lines deleted...]
-    <mergeCell ref="D10:N11"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.35433070866141736" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:Z55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="P1" sqref="P1"/>
+      <selection activeCell="E34" sqref="E34:N34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="10" width="6" style="1" customWidth="1"/>
     <col min="11" max="14" width="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="25.15" customHeight="1">
-      <c r="A1" s="132" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="133"/>
+      <c r="A1" s="135" t="s">
+        <v>200</v>
+      </c>
+      <c r="B1" s="136"/>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
       <c r="O1" s="9"/>
     </row>
     <row r="2" spans="1:16" ht="25.15" customHeight="1">
-      <c r="A2" s="134" t="s">
+      <c r="A2" s="137" t="s">
         <v>156</v>
       </c>
-      <c r="B2" s="134"/>
-[...11 lines deleted...]
-      <c r="N2" s="134"/>
+      <c r="B2" s="137"/>
+      <c r="C2" s="137"/>
+      <c r="D2" s="137"/>
+      <c r="E2" s="137"/>
+      <c r="F2" s="137"/>
+      <c r="G2" s="137"/>
+      <c r="H2" s="137"/>
+      <c r="I2" s="137"/>
+      <c r="J2" s="137"/>
+      <c r="K2" s="137"/>
+      <c r="L2" s="137"/>
+      <c r="M2" s="137"/>
+      <c r="N2" s="137"/>
       <c r="O2" s="38"/>
     </row>
     <row r="3" spans="1:16" ht="6" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="2"/>
       <c r="J3"/>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:16" ht="13.15" customHeight="1">
       <c r="A4" s="7"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:16" ht="18" customHeight="1">
       <c r="A5" s="1"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:16" ht="20.100000000000001" customHeight="1">
-      <c r="A6" s="136" t="s">
+      <c r="A6" s="139" t="s">
         <v>60</v>
       </c>
-      <c r="B6" s="104"/>
-[...1 lines deleted...]
-      <c r="D6" s="81" t="s">
+      <c r="B6" s="79"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="109" t="s">
         <v>49</v>
       </c>
-      <c r="E6" s="79"/>
-[...2 lines deleted...]
-      <c r="H6" s="111" t="s">
+      <c r="E6" s="103"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="70"/>
+      <c r="H6" s="86" t="s">
         <v>61</v>
       </c>
-      <c r="I6" s="112"/>
-[...4 lines deleted...]
-      <c r="N6" s="114"/>
+      <c r="I6" s="87"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="89"/>
+      <c r="L6" s="89"/>
+      <c r="M6" s="89"/>
+      <c r="N6" s="89"/>
     </row>
     <row r="7" spans="1:16" ht="20.100000000000001" customHeight="1">
-      <c r="A7" s="106"/>
-[...6 lines deleted...]
-      <c r="H7" s="115" t="s">
+      <c r="A7" s="81"/>
+      <c r="B7" s="82"/>
+      <c r="C7" s="83"/>
+      <c r="D7" s="90"/>
+      <c r="E7" s="91"/>
+      <c r="F7" s="91"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="92" t="s">
         <v>62</v>
       </c>
-      <c r="I7" s="115"/>
-[...4 lines deleted...]
-      <c r="N7" s="114"/>
+      <c r="I7" s="92"/>
+      <c r="J7" s="92"/>
+      <c r="K7" s="89"/>
+      <c r="L7" s="89"/>
+      <c r="M7" s="89"/>
+      <c r="N7" s="89"/>
     </row>
     <row r="8" spans="1:16" ht="20.100000000000001" customHeight="1">
-      <c r="A8" s="115" t="s">
+      <c r="A8" s="92" t="s">
         <v>63</v>
       </c>
-      <c r="B8" s="115"/>
-[...5 lines deleted...]
-      <c r="H8" s="118" t="s">
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
+      <c r="D8" s="93"/>
+      <c r="E8" s="94"/>
+      <c r="F8" s="94"/>
+      <c r="G8" s="94"/>
+      <c r="H8" s="95" t="s">
         <v>64</v>
       </c>
-      <c r="I8" s="119"/>
-[...1 lines deleted...]
-      <c r="K8" s="121" t="s">
+      <c r="I8" s="96"/>
+      <c r="J8" s="97"/>
+      <c r="K8" s="98" t="s">
         <v>65</v>
       </c>
-      <c r="L8" s="122"/>
-      <c r="M8" s="121" t="s">
+      <c r="L8" s="99"/>
+      <c r="M8" s="98" t="s">
         <v>66</v>
       </c>
-      <c r="N8" s="122"/>
+      <c r="N8" s="99"/>
     </row>
     <row r="9" spans="1:16" ht="10.15" customHeight="1">
       <c r="A9" s="1"/>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:16">
-      <c r="A10" s="158" t="s">
+      <c r="A10" s="161" t="s">
         <v>159</v>
       </c>
-      <c r="B10" s="159"/>
-[...1 lines deleted...]
-      <c r="D10" s="110" t="s">
+      <c r="B10" s="162"/>
+      <c r="C10" s="163"/>
+      <c r="D10" s="85" t="s">
         <v>157</v>
       </c>
-      <c r="E10" s="110"/>
-[...8 lines deleted...]
-      <c r="N10" s="153"/>
+      <c r="E10" s="85"/>
+      <c r="F10" s="85"/>
+      <c r="G10" s="85"/>
+      <c r="H10" s="85"/>
+      <c r="I10" s="85"/>
+      <c r="J10" s="85"/>
+      <c r="K10" s="85"/>
+      <c r="L10" s="85"/>
+      <c r="M10" s="85"/>
+      <c r="N10" s="154"/>
       <c r="P10" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:16">
-      <c r="A11" s="116"/>
-[...12 lines deleted...]
-      <c r="N11" s="156"/>
+      <c r="A11" s="93"/>
+      <c r="B11" s="94"/>
+      <c r="C11" s="164"/>
+      <c r="D11" s="156"/>
+      <c r="E11" s="156"/>
+      <c r="F11" s="156"/>
+      <c r="G11" s="156"/>
+      <c r="H11" s="156"/>
+      <c r="I11" s="156"/>
+      <c r="J11" s="156"/>
+      <c r="K11" s="156"/>
+      <c r="L11" s="156"/>
+      <c r="M11" s="156"/>
+      <c r="N11" s="157"/>
       <c r="P11" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="24" t="s">
         <v>154</v>
       </c>
       <c r="B12" s="25"/>
       <c r="C12" s="25"/>
       <c r="D12" s="25"/>
       <c r="E12" s="25"/>
       <c r="F12" s="25"/>
       <c r="G12" s="25"/>
       <c r="H12" s="25"/>
       <c r="I12" s="25"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
       <c r="N12" s="51"/>
     </row>
     <row r="13" spans="1:16">
-      <c r="A13" s="147" t="s">
+      <c r="A13" s="148" t="s">
         <v>138</v>
       </c>
-      <c r="B13" s="148"/>
-[...11 lines deleted...]
-      <c r="N13" s="149"/>
+      <c r="B13" s="149"/>
+      <c r="C13" s="149"/>
+      <c r="D13" s="149"/>
+      <c r="E13" s="149"/>
+      <c r="F13" s="149"/>
+      <c r="G13" s="149"/>
+      <c r="H13" s="149"/>
+      <c r="I13" s="149"/>
+      <c r="J13" s="149"/>
+      <c r="K13" s="149"/>
+      <c r="L13" s="149"/>
+      <c r="M13" s="149"/>
+      <c r="N13" s="150"/>
     </row>
     <row r="14" spans="1:16">
-      <c r="A14" s="147"/>
-[...12 lines deleted...]
-      <c r="N14" s="149"/>
+      <c r="A14" s="148"/>
+      <c r="B14" s="149"/>
+      <c r="C14" s="149"/>
+      <c r="D14" s="149"/>
+      <c r="E14" s="149"/>
+      <c r="F14" s="149"/>
+      <c r="G14" s="149"/>
+      <c r="H14" s="149"/>
+      <c r="I14" s="149"/>
+      <c r="J14" s="149"/>
+      <c r="K14" s="149"/>
+      <c r="L14" s="149"/>
+      <c r="M14" s="149"/>
+      <c r="N14" s="150"/>
     </row>
     <row r="15" spans="1:16">
-      <c r="A15" s="147"/>
-[...12 lines deleted...]
-      <c r="N15" s="149"/>
+      <c r="A15" s="148"/>
+      <c r="B15" s="149"/>
+      <c r="C15" s="149"/>
+      <c r="D15" s="149"/>
+      <c r="E15" s="149"/>
+      <c r="F15" s="149"/>
+      <c r="G15" s="149"/>
+      <c r="H15" s="149"/>
+      <c r="I15" s="149"/>
+      <c r="J15" s="149"/>
+      <c r="K15" s="149"/>
+      <c r="L15" s="149"/>
+      <c r="M15" s="149"/>
+      <c r="N15" s="150"/>
     </row>
     <row r="16" spans="1:16">
-      <c r="A16" s="147"/>
-[...12 lines deleted...]
-      <c r="N16" s="149"/>
+      <c r="A16" s="148"/>
+      <c r="B16" s="149"/>
+      <c r="C16" s="149"/>
+      <c r="D16" s="149"/>
+      <c r="E16" s="149"/>
+      <c r="F16" s="149"/>
+      <c r="G16" s="149"/>
+      <c r="H16" s="149"/>
+      <c r="I16" s="149"/>
+      <c r="J16" s="149"/>
+      <c r="K16" s="149"/>
+      <c r="L16" s="149"/>
+      <c r="M16" s="149"/>
+      <c r="N16" s="150"/>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="147"/>
-[...12 lines deleted...]
-      <c r="N17" s="149"/>
+      <c r="A17" s="148"/>
+      <c r="B17" s="149"/>
+      <c r="C17" s="149"/>
+      <c r="D17" s="149"/>
+      <c r="E17" s="149"/>
+      <c r="F17" s="149"/>
+      <c r="G17" s="149"/>
+      <c r="H17" s="149"/>
+      <c r="I17" s="149"/>
+      <c r="J17" s="149"/>
+      <c r="K17" s="149"/>
+      <c r="L17" s="149"/>
+      <c r="M17" s="149"/>
+      <c r="N17" s="150"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="28" t="s">
         <v>155</v>
       </c>
       <c r="B18" s="39"/>
       <c r="C18" s="39"/>
       <c r="D18" s="39"/>
       <c r="E18" s="39"/>
       <c r="F18" s="39"/>
       <c r="G18" s="39"/>
       <c r="H18" s="39"/>
       <c r="I18" s="39"/>
       <c r="J18" s="39"/>
       <c r="K18" s="39"/>
       <c r="L18" s="39"/>
       <c r="M18" s="39"/>
       <c r="N18" s="40"/>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="147" t="s">
+      <c r="A19" s="148" t="s">
         <v>74</v>
       </c>
-      <c r="B19" s="148"/>
-[...11 lines deleted...]
-      <c r="N19" s="149"/>
+      <c r="B19" s="149"/>
+      <c r="C19" s="149"/>
+      <c r="D19" s="149"/>
+      <c r="E19" s="149"/>
+      <c r="F19" s="149"/>
+      <c r="G19" s="149"/>
+      <c r="H19" s="149"/>
+      <c r="I19" s="149"/>
+      <c r="J19" s="149"/>
+      <c r="K19" s="149"/>
+      <c r="L19" s="149"/>
+      <c r="M19" s="149"/>
+      <c r="N19" s="150"/>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="147"/>
-[...12 lines deleted...]
-      <c r="N20" s="149"/>
+      <c r="A20" s="148"/>
+      <c r="B20" s="149"/>
+      <c r="C20" s="149"/>
+      <c r="D20" s="149"/>
+      <c r="E20" s="149"/>
+      <c r="F20" s="149"/>
+      <c r="G20" s="149"/>
+      <c r="H20" s="149"/>
+      <c r="I20" s="149"/>
+      <c r="J20" s="149"/>
+      <c r="K20" s="149"/>
+      <c r="L20" s="149"/>
+      <c r="M20" s="149"/>
+      <c r="N20" s="150"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" s="147"/>
-[...12 lines deleted...]
-      <c r="N21" s="149"/>
+      <c r="A21" s="148"/>
+      <c r="B21" s="149"/>
+      <c r="C21" s="149"/>
+      <c r="D21" s="149"/>
+      <c r="E21" s="149"/>
+      <c r="F21" s="149"/>
+      <c r="G21" s="149"/>
+      <c r="H21" s="149"/>
+      <c r="I21" s="149"/>
+      <c r="J21" s="149"/>
+      <c r="K21" s="149"/>
+      <c r="L21" s="149"/>
+      <c r="M21" s="149"/>
+      <c r="N21" s="150"/>
     </row>
     <row r="22" spans="1:15">
-      <c r="A22" s="147"/>
-[...12 lines deleted...]
-      <c r="N22" s="149"/>
+      <c r="A22" s="148"/>
+      <c r="B22" s="149"/>
+      <c r="C22" s="149"/>
+      <c r="D22" s="149"/>
+      <c r="E22" s="149"/>
+      <c r="F22" s="149"/>
+      <c r="G22" s="149"/>
+      <c r="H22" s="149"/>
+      <c r="I22" s="149"/>
+      <c r="J22" s="149"/>
+      <c r="K22" s="149"/>
+      <c r="L22" s="149"/>
+      <c r="M22" s="149"/>
+      <c r="N22" s="150"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" s="150"/>
-[...12 lines deleted...]
-      <c r="N23" s="152"/>
+      <c r="A23" s="151"/>
+      <c r="B23" s="152"/>
+      <c r="C23" s="152"/>
+      <c r="D23" s="152"/>
+      <c r="E23" s="152"/>
+      <c r="F23" s="152"/>
+      <c r="G23" s="152"/>
+      <c r="H23" s="152"/>
+      <c r="I23" s="152"/>
+      <c r="J23" s="152"/>
+      <c r="K23" s="152"/>
+      <c r="L23" s="152"/>
+      <c r="M23" s="152"/>
+      <c r="N23" s="153"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="56" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B24" s="57"/>
       <c r="C24" s="57"/>
       <c r="D24" s="57"/>
       <c r="E24" s="57"/>
       <c r="F24" s="57"/>
       <c r="G24" s="57"/>
       <c r="H24" s="57"/>
       <c r="I24" s="57"/>
       <c r="J24" s="57"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="59"/>
       <c r="N24" s="59"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="60" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B25" s="61"/>
       <c r="C25" s="57"/>
       <c r="D25" s="62"/>
       <c r="E25" s="62"/>
       <c r="F25" s="62"/>
       <c r="G25" s="57"/>
       <c r="H25" s="57"/>
       <c r="I25" s="57"/>
       <c r="J25" s="57"/>
       <c r="K25" s="58"/>
       <c r="L25" s="58"/>
       <c r="M25" s="59"/>
       <c r="N25" s="59"/>
     </row>
     <row r="26" spans="1:15" s="31" customFormat="1" ht="11.25" customHeight="1" thickBot="1">
       <c r="A26" s="61"/>
       <c r="B26" s="61"/>
       <c r="C26" s="61"/>
       <c r="D26" s="61"/>
       <c r="E26" s="61"/>
       <c r="F26" s="61"/>
       <c r="G26" s="61"/>
       <c r="H26" s="61"/>
       <c r="I26" s="63"/>
       <c r="J26" s="57"/>
       <c r="K26" s="57"/>
       <c r="L26" s="57"/>
-      <c r="M26" s="124" t="s">
-[...2 lines deleted...]
-      <c r="N26" s="124"/>
+      <c r="M26" s="107" t="s">
+        <v>201</v>
+      </c>
+      <c r="N26" s="107"/>
     </row>
     <row r="27" spans="1:15" s="31" customFormat="1" ht="11.25" customHeight="1">
       <c r="A27" s="52"/>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
     </row>
     <row r="29" spans="1:15" ht="25.15" customHeight="1">
-      <c r="A29" s="102" t="s">
+      <c r="A29" s="77" t="s">
         <v>142</v>
       </c>
-      <c r="B29" s="102"/>
-[...11 lines deleted...]
-      <c r="N29" s="102"/>
+      <c r="B29" s="77"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="77"/>
+      <c r="E29" s="77"/>
+      <c r="F29" s="77"/>
+      <c r="G29" s="77"/>
+      <c r="H29" s="77"/>
+      <c r="I29" s="77"/>
+      <c r="J29" s="77"/>
+      <c r="K29" s="77"/>
+      <c r="L29" s="77"/>
+      <c r="M29" s="77"/>
+      <c r="N29" s="77"/>
       <c r="O29" s="8"/>
     </row>
     <row r="30" spans="1:15" ht="12.2" customHeight="1">
       <c r="A30" s="33"/>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="42"/>
       <c r="I30" s="42"/>
       <c r="J30" s="42"/>
       <c r="K30" s="42"/>
       <c r="L30" s="42"/>
       <c r="M30" s="42"/>
       <c r="N30" s="42"/>
       <c r="O30" s="19"/>
     </row>
     <row r="31" spans="1:15" ht="30.2" customHeight="1">
       <c r="A31" s="29"/>
-      <c r="B31" s="78" t="s">
+      <c r="B31" s="65" t="s">
         <v>67</v>
       </c>
-      <c r="C31" s="78"/>
-[...1 lines deleted...]
-      <c r="E31" s="78" t="s">
+      <c r="C31" s="65"/>
+      <c r="D31" s="65"/>
+      <c r="E31" s="65" t="s">
         <v>68</v>
       </c>
-      <c r="F31" s="78"/>
-[...7 lines deleted...]
-      <c r="N31" s="78"/>
+      <c r="F31" s="65"/>
+      <c r="G31" s="65"/>
+      <c r="H31" s="65"/>
+      <c r="I31" s="65"/>
+      <c r="J31" s="65"/>
+      <c r="K31" s="65"/>
+      <c r="L31" s="65"/>
+      <c r="M31" s="65"/>
+      <c r="N31" s="65"/>
       <c r="O31" s="30"/>
     </row>
     <row r="32" spans="1:15" ht="30.2" customHeight="1">
       <c r="A32" s="29"/>
-      <c r="B32" s="78" t="s">
+      <c r="B32" s="65" t="s">
         <v>69</v>
       </c>
-      <c r="C32" s="78"/>
-[...10 lines deleted...]
-      <c r="N32" s="78"/>
+      <c r="C32" s="65"/>
+      <c r="D32" s="65"/>
+      <c r="E32" s="65"/>
+      <c r="F32" s="65"/>
+      <c r="G32" s="65"/>
+      <c r="H32" s="65"/>
+      <c r="I32" s="65"/>
+      <c r="J32" s="65"/>
+      <c r="K32" s="65"/>
+      <c r="L32" s="65"/>
+      <c r="M32" s="65"/>
+      <c r="N32" s="65"/>
       <c r="O32" s="30"/>
     </row>
     <row r="33" spans="1:26" ht="30.2" customHeight="1">
       <c r="A33" s="29"/>
-      <c r="B33" s="78" t="s">
+      <c r="B33" s="65" t="s">
         <v>61</v>
       </c>
-      <c r="C33" s="78"/>
-[...10 lines deleted...]
-      <c r="N33" s="78"/>
+      <c r="C33" s="65"/>
+      <c r="D33" s="65"/>
+      <c r="E33" s="65"/>
+      <c r="F33" s="65"/>
+      <c r="G33" s="65"/>
+      <c r="H33" s="65"/>
+      <c r="I33" s="65"/>
+      <c r="J33" s="65"/>
+      <c r="K33" s="65"/>
+      <c r="L33" s="65"/>
+      <c r="M33" s="65"/>
+      <c r="N33" s="65"/>
       <c r="O33" s="30"/>
     </row>
     <row r="34" spans="1:26" ht="30.2" customHeight="1">
       <c r="A34" s="29"/>
-      <c r="B34" s="78" t="s">
+      <c r="B34" s="65" t="s">
         <v>70</v>
       </c>
-      <c r="C34" s="78"/>
-[...1 lines deleted...]
-      <c r="E34" s="121" t="s">
+      <c r="C34" s="65"/>
+      <c r="D34" s="65"/>
+      <c r="E34" s="98" t="s">
         <v>158</v>
       </c>
-      <c r="F34" s="157"/>
-[...7 lines deleted...]
-      <c r="N34" s="122"/>
+      <c r="F34" s="144"/>
+      <c r="G34" s="144"/>
+      <c r="H34" s="144"/>
+      <c r="I34" s="144"/>
+      <c r="J34" s="144"/>
+      <c r="K34" s="144"/>
+      <c r="L34" s="144"/>
+      <c r="M34" s="144"/>
+      <c r="N34" s="99"/>
       <c r="O34" s="30"/>
     </row>
     <row r="35" spans="1:26" ht="30.2" customHeight="1">
       <c r="A35" s="29"/>
-      <c r="B35" s="78" t="s">
+      <c r="B35" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="C35" s="78"/>
-[...10 lines deleted...]
-      <c r="N35" s="78"/>
+      <c r="C35" s="65"/>
+      <c r="D35" s="65"/>
+      <c r="E35" s="65"/>
+      <c r="F35" s="65"/>
+      <c r="G35" s="65"/>
+      <c r="H35" s="65"/>
+      <c r="I35" s="65"/>
+      <c r="J35" s="65"/>
+      <c r="K35" s="65"/>
+      <c r="L35" s="65"/>
+      <c r="M35" s="65"/>
+      <c r="N35" s="65"/>
       <c r="O35" s="30"/>
     </row>
     <row r="36" spans="1:26" ht="30.2" customHeight="1">
       <c r="A36" s="29"/>
       <c r="B36" s="64"/>
       <c r="C36" s="64"/>
       <c r="D36" s="64"/>
       <c r="E36" s="64"/>
       <c r="F36" s="64"/>
       <c r="G36" s="64"/>
       <c r="H36" s="64"/>
       <c r="I36" s="64"/>
       <c r="J36" s="64"/>
       <c r="K36" s="64"/>
       <c r="L36" s="64"/>
       <c r="M36" s="64"/>
       <c r="N36" s="64"/>
       <c r="O36" s="30"/>
     </row>
     <row r="37" spans="1:26" ht="30.2" customHeight="1">
       <c r="A37" s="29"/>
       <c r="B37" s="64"/>
       <c r="C37" s="64"/>
       <c r="D37" s="64"/>
       <c r="E37" s="64"/>
@@ -13797,1074 +13790,1074 @@
     <row r="38" spans="1:26" ht="30.2" customHeight="1">
       <c r="A38" s="29"/>
       <c r="B38" s="64"/>
       <c r="C38" s="64"/>
       <c r="D38" s="64"/>
       <c r="E38" s="64"/>
       <c r="F38" s="64"/>
       <c r="G38" s="64"/>
       <c r="H38" s="64"/>
       <c r="I38" s="64"/>
       <c r="J38" s="64"/>
       <c r="K38" s="64"/>
       <c r="L38" s="64"/>
       <c r="M38" s="64"/>
       <c r="N38" s="64"/>
       <c r="O38" s="30"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
     </row>
     <row r="40" spans="1:26" ht="17.649999999999999" customHeight="1">
-      <c r="A40" s="114" t="s">
+      <c r="A40" s="89" t="s">
         <v>110</v>
       </c>
-      <c r="B40" s="114"/>
-      <c r="C40" s="81" t="s">
+      <c r="B40" s="89"/>
+      <c r="C40" s="109" t="s">
         <v>111</v>
       </c>
-      <c r="D40" s="79"/>
-[...1 lines deleted...]
-      <c r="F40" s="79" t="s">
+      <c r="D40" s="103"/>
+      <c r="E40" s="103"/>
+      <c r="F40" s="103" t="s">
         <v>112</v>
       </c>
-      <c r="G40" s="79"/>
-[...1 lines deleted...]
-      <c r="I40" s="79" t="s">
+      <c r="G40" s="103"/>
+      <c r="H40" s="103"/>
+      <c r="I40" s="103" t="s">
         <v>113</v>
       </c>
-      <c r="J40" s="79"/>
-      <c r="K40" s="83" t="s">
+      <c r="J40" s="103"/>
+      <c r="K40" s="113" t="s">
         <v>92</v>
       </c>
-      <c r="L40" s="83"/>
-[...1 lines deleted...]
-      <c r="N40" s="84"/>
+      <c r="L40" s="113"/>
+      <c r="M40" s="113"/>
+      <c r="N40" s="114"/>
     </row>
     <row r="41" spans="1:26">
-      <c r="A41" s="114"/>
-[...12 lines deleted...]
-      <c r="N41" s="86"/>
+      <c r="A41" s="89"/>
+      <c r="B41" s="89"/>
+      <c r="C41" s="90"/>
+      <c r="D41" s="91"/>
+      <c r="E41" s="91"/>
+      <c r="F41" s="91"/>
+      <c r="G41" s="91"/>
+      <c r="H41" s="91"/>
+      <c r="I41" s="91"/>
+      <c r="J41" s="91"/>
+      <c r="K41" s="116"/>
+      <c r="L41" s="116"/>
+      <c r="M41" s="116"/>
+      <c r="N41" s="117"/>
     </row>
     <row r="42" spans="1:26" ht="17.649999999999999" customHeight="1">
-      <c r="A42" s="162" t="s">
+      <c r="A42" s="159" t="s">
         <v>114</v>
       </c>
-      <c r="B42" s="162"/>
-      <c r="C42" s="81" t="s">
+      <c r="B42" s="159"/>
+      <c r="C42" s="109" t="s">
         <v>115</v>
       </c>
-      <c r="D42" s="79"/>
-[...3 lines deleted...]
-      <c r="H42" s="162" t="s">
+      <c r="D42" s="103"/>
+      <c r="E42" s="103"/>
+      <c r="F42" s="103"/>
+      <c r="G42" s="103"/>
+      <c r="H42" s="159" t="s">
         <v>116</v>
       </c>
-      <c r="I42" s="163"/>
-      <c r="J42" s="81" t="s">
+      <c r="I42" s="160"/>
+      <c r="J42" s="109" t="s">
         <v>115</v>
       </c>
-      <c r="K42" s="79"/>
-[...2 lines deleted...]
-      <c r="N42" s="89"/>
+      <c r="K42" s="103"/>
+      <c r="L42" s="103"/>
+      <c r="M42" s="103"/>
+      <c r="N42" s="70"/>
     </row>
     <row r="43" spans="1:26">
-      <c r="A43" s="162"/>
-[...12 lines deleted...]
-      <c r="N43" s="90"/>
+      <c r="A43" s="159"/>
+      <c r="B43" s="159"/>
+      <c r="C43" s="90"/>
+      <c r="D43" s="91"/>
+      <c r="E43" s="91"/>
+      <c r="F43" s="91"/>
+      <c r="G43" s="91"/>
+      <c r="H43" s="160"/>
+      <c r="I43" s="160"/>
+      <c r="J43" s="90"/>
+      <c r="K43" s="91"/>
+      <c r="L43" s="91"/>
+      <c r="M43" s="91"/>
+      <c r="N43" s="71"/>
       <c r="P43" s="10"/>
       <c r="Q43" s="10"/>
       <c r="R43" s="10"/>
       <c r="S43" s="10"/>
       <c r="T43" s="10"/>
       <c r="U43" s="10"/>
       <c r="V43" s="10"/>
       <c r="W43" s="10"/>
       <c r="X43" s="10"/>
       <c r="Y43" s="10"/>
       <c r="Z43" s="10"/>
     </row>
     <row r="44" spans="1:26">
-      <c r="A44" s="127" t="s">
+      <c r="A44" s="140" t="s">
         <v>117</v>
       </c>
-      <c r="B44" s="128"/>
-      <c r="C44" s="81" t="s">
+      <c r="B44" s="141"/>
+      <c r="C44" s="109" t="s">
         <v>97</v>
       </c>
-      <c r="D44" s="79"/>
-[...3 lines deleted...]
-      <c r="H44" s="95" t="s">
+      <c r="D44" s="103"/>
+      <c r="E44" s="103"/>
+      <c r="F44" s="103"/>
+      <c r="G44" s="103"/>
+      <c r="H44" s="101" t="s">
         <v>99</v>
       </c>
-      <c r="I44" s="79" t="s">
+      <c r="I44" s="103" t="s">
         <v>98</v>
       </c>
-      <c r="J44" s="79"/>
-[...3 lines deleted...]
-      <c r="N44" s="97" t="s">
+      <c r="J44" s="103"/>
+      <c r="K44" s="103"/>
+      <c r="L44" s="103"/>
+      <c r="M44" s="103"/>
+      <c r="N44" s="104" t="s">
         <v>99</v>
       </c>
       <c r="P44" s="10"/>
       <c r="Q44" s="10"/>
       <c r="R44" s="10"/>
       <c r="S44" s="10"/>
       <c r="T44" s="10"/>
       <c r="U44" s="10"/>
       <c r="V44" s="10"/>
       <c r="W44" s="10"/>
       <c r="X44" s="10"/>
       <c r="Y44" s="10"/>
       <c r="Z44" s="10"/>
     </row>
     <row r="45" spans="1:26">
-      <c r="A45" s="129"/>
-[...12 lines deleted...]
-      <c r="N45" s="98"/>
+      <c r="A45" s="142"/>
+      <c r="B45" s="143"/>
+      <c r="C45" s="90"/>
+      <c r="D45" s="91"/>
+      <c r="E45" s="91"/>
+      <c r="F45" s="91"/>
+      <c r="G45" s="91"/>
+      <c r="H45" s="102"/>
+      <c r="I45" s="91"/>
+      <c r="J45" s="91"/>
+      <c r="K45" s="91"/>
+      <c r="L45" s="91"/>
+      <c r="M45" s="91"/>
+      <c r="N45" s="105"/>
       <c r="P45" s="10"/>
       <c r="Q45" s="10"/>
       <c r="R45" s="10"/>
       <c r="S45" s="10"/>
       <c r="T45" s="10"/>
       <c r="U45" s="10"/>
       <c r="V45" s="10"/>
       <c r="W45" s="10"/>
       <c r="X45" s="10"/>
       <c r="Y45" s="10"/>
       <c r="Z45" s="10"/>
     </row>
     <row r="46" spans="1:26" ht="19.149999999999999" customHeight="1">
-      <c r="A46" s="127" t="s">
+      <c r="A46" s="140" t="s">
         <v>118</v>
       </c>
-      <c r="B46" s="128"/>
-[...5 lines deleted...]
-      <c r="H46" s="109" t="s">
+      <c r="B46" s="141"/>
+      <c r="C46" s="109"/>
+      <c r="D46" s="103"/>
+      <c r="E46" s="103"/>
+      <c r="F46" s="103"/>
+      <c r="G46" s="103"/>
+      <c r="H46" s="84" t="s">
         <v>119</v>
       </c>
-      <c r="I46" s="153"/>
-[...4 lines deleted...]
-      <c r="N46" s="89"/>
+      <c r="I46" s="154"/>
+      <c r="J46" s="109"/>
+      <c r="K46" s="103"/>
+      <c r="L46" s="103"/>
+      <c r="M46" s="103"/>
+      <c r="N46" s="70"/>
       <c r="P46" s="10"/>
       <c r="Q46" s="10"/>
       <c r="R46" s="10"/>
       <c r="S46" s="10"/>
       <c r="T46" s="10"/>
       <c r="U46" s="10"/>
       <c r="V46" s="10"/>
       <c r="W46" s="10"/>
       <c r="X46" s="10"/>
       <c r="Y46" s="10"/>
       <c r="Z46" s="10"/>
     </row>
     <row r="47" spans="1:26">
-      <c r="A47" s="129"/>
-[...12 lines deleted...]
-      <c r="N47" s="90"/>
+      <c r="A47" s="142"/>
+      <c r="B47" s="143"/>
+      <c r="C47" s="90"/>
+      <c r="D47" s="91"/>
+      <c r="E47" s="91"/>
+      <c r="F47" s="91"/>
+      <c r="G47" s="91"/>
+      <c r="H47" s="155"/>
+      <c r="I47" s="157"/>
+      <c r="J47" s="90"/>
+      <c r="K47" s="91"/>
+      <c r="L47" s="91"/>
+      <c r="M47" s="91"/>
+      <c r="N47" s="71"/>
       <c r="P47" s="10"/>
       <c r="Q47" s="10"/>
       <c r="R47" s="10"/>
       <c r="S47" s="10"/>
       <c r="T47" s="10"/>
       <c r="U47" s="10"/>
       <c r="V47" s="10"/>
       <c r="W47" s="10"/>
       <c r="X47" s="10"/>
       <c r="Y47" s="10"/>
       <c r="Z47" s="10"/>
     </row>
     <row r="48" spans="1:26">
-      <c r="A48" s="121" t="s">
+      <c r="A48" s="98" t="s">
         <v>176</v>
       </c>
-      <c r="B48" s="122"/>
-      <c r="C48" s="74" t="s">
+      <c r="B48" s="99"/>
+      <c r="C48" s="67" t="s">
         <v>181</v>
       </c>
-      <c r="D48" s="76"/>
-[...3 lines deleted...]
-      <c r="H48" s="121" t="s">
+      <c r="D48" s="66"/>
+      <c r="E48" s="66"/>
+      <c r="F48" s="66"/>
+      <c r="G48" s="108"/>
+      <c r="H48" s="98" t="s">
         <v>177</v>
       </c>
-      <c r="I48" s="122"/>
-      <c r="J48" s="76" t="s">
+      <c r="I48" s="99"/>
+      <c r="J48" s="66" t="s">
         <v>182</v>
       </c>
-      <c r="K48" s="76"/>
-[...2 lines deleted...]
-      <c r="N48" s="75"/>
+      <c r="K48" s="66"/>
+      <c r="L48" s="66"/>
+      <c r="M48" s="66"/>
+      <c r="N48" s="108"/>
       <c r="P48" s="10"/>
       <c r="Q48" s="10"/>
       <c r="R48" s="10"/>
       <c r="S48" s="10"/>
       <c r="T48" s="10"/>
       <c r="U48" s="10"/>
       <c r="V48" s="10"/>
       <c r="W48" s="10"/>
       <c r="X48" s="10"/>
       <c r="Y48" s="10"/>
       <c r="Z48" s="10"/>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="43" t="s">
         <v>103</v>
       </c>
       <c r="B49" s="44"/>
       <c r="C49" s="44"/>
       <c r="D49" s="44"/>
       <c r="E49" s="44"/>
       <c r="F49" s="44"/>
       <c r="G49" s="44"/>
       <c r="H49" s="44"/>
       <c r="I49" s="44"/>
       <c r="J49" s="46"/>
       <c r="K49" s="46"/>
       <c r="L49" s="46"/>
       <c r="M49" s="46"/>
       <c r="N49" s="47"/>
     </row>
     <row r="50" spans="1:26" ht="20.100000000000001" customHeight="1">
-      <c r="A50" s="131" t="s">
+      <c r="A50" s="127" t="s">
         <v>120</v>
       </c>
-      <c r="B50" s="131"/>
-      <c r="C50" s="142" t="s">
+      <c r="B50" s="127"/>
+      <c r="C50" s="132" t="s">
         <v>121</v>
       </c>
-      <c r="D50" s="164"/>
-[...1 lines deleted...]
-      <c r="F50" s="76"/>
+      <c r="D50" s="158"/>
+      <c r="E50" s="66"/>
+      <c r="F50" s="66"/>
       <c r="G50" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="H50" s="76" t="s">
+      <c r="H50" s="66" t="s">
         <v>101</v>
       </c>
-      <c r="I50" s="76"/>
-      <c r="J50" s="157" t="s">
+      <c r="I50" s="66"/>
+      <c r="J50" s="144" t="s">
         <v>122</v>
       </c>
-      <c r="K50" s="157"/>
-[...1 lines deleted...]
-      <c r="M50" s="76"/>
+      <c r="K50" s="144"/>
+      <c r="L50" s="66"/>
+      <c r="M50" s="66"/>
       <c r="N50" s="45" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="51" spans="1:26" ht="20.100000000000001" customHeight="1" thickBot="1">
-      <c r="A51" s="131"/>
-[...1 lines deleted...]
-      <c r="C51" s="139" t="s">
+      <c r="A51" s="127"/>
+      <c r="B51" s="127"/>
+      <c r="C51" s="128" t="s">
         <v>123</v>
       </c>
-      <c r="D51" s="140"/>
+      <c r="D51" s="129"/>
       <c r="E51" s="18"/>
       <c r="F51" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="G51" s="139" t="s">
+      <c r="G51" s="128" t="s">
         <v>124</v>
       </c>
-      <c r="H51" s="140"/>
+      <c r="H51" s="129"/>
       <c r="I51" s="18"/>
       <c r="J51" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="K51" s="139" t="s">
+      <c r="K51" s="128" t="s">
         <v>126</v>
       </c>
-      <c r="L51" s="140"/>
+      <c r="L51" s="129"/>
       <c r="M51" s="18"/>
       <c r="N51" s="48" t="s">
         <v>25</v>
       </c>
       <c r="P51" s="13" t="s">
         <v>73</v>
       </c>
       <c r="Q51" s="11"/>
       <c r="R51" s="11"/>
       <c r="S51" s="11"/>
       <c r="T51" s="11"/>
       <c r="U51" s="11"/>
       <c r="V51" s="11"/>
       <c r="W51" s="11" t="s">
         <v>163</v>
       </c>
       <c r="X51" s="11"/>
       <c r="Y51" s="11"/>
       <c r="Z51" s="14"/>
     </row>
     <row r="52" spans="1:26" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A52" s="131"/>
-[...1 lines deleted...]
-      <c r="C52" s="139" t="s">
+      <c r="A52" s="127"/>
+      <c r="B52" s="127"/>
+      <c r="C52" s="128" t="s">
         <v>130</v>
       </c>
-      <c r="D52" s="140"/>
+      <c r="D52" s="129"/>
       <c r="E52" s="18"/>
       <c r="F52" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="G52" s="139" t="s">
+      <c r="G52" s="128" t="s">
         <v>129</v>
       </c>
-      <c r="H52" s="140"/>
+      <c r="H52" s="129"/>
       <c r="I52" s="18"/>
       <c r="J52" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="K52" s="139" t="s">
+      <c r="K52" s="128" t="s">
         <v>128</v>
       </c>
-      <c r="L52" s="140"/>
+      <c r="L52" s="129"/>
       <c r="M52" s="18"/>
       <c r="N52" s="48" t="s">
         <v>26</v>
       </c>
       <c r="P52" s="15"/>
       <c r="Q52" s="10"/>
       <c r="R52" s="10"/>
       <c r="S52" s="10"/>
       <c r="T52" s="10"/>
       <c r="U52" s="20" t="s">
         <v>165</v>
       </c>
       <c r="V52" s="21"/>
       <c r="W52" s="41"/>
       <c r="X52" s="22"/>
       <c r="Y52" s="10"/>
       <c r="Z52" s="12"/>
     </row>
     <row r="53" spans="1:26" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A53" s="131"/>
-[...1 lines deleted...]
-      <c r="C53" s="139" t="s">
+      <c r="A53" s="127"/>
+      <c r="B53" s="127"/>
+      <c r="C53" s="128" t="s">
         <v>32</v>
       </c>
-      <c r="D53" s="140"/>
+      <c r="D53" s="129"/>
       <c r="E53" s="18"/>
       <c r="F53" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="G53" s="139" t="s">
+      <c r="G53" s="128" t="s">
         <v>125</v>
       </c>
-      <c r="H53" s="140"/>
+      <c r="H53" s="129"/>
       <c r="I53" s="18"/>
       <c r="J53" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="K53" s="139" t="s">
+      <c r="K53" s="128" t="s">
         <v>127</v>
       </c>
-      <c r="L53" s="140"/>
+      <c r="L53" s="129"/>
       <c r="M53" s="18"/>
       <c r="N53" s="48" t="s">
         <v>27</v>
       </c>
       <c r="P53" s="15"/>
       <c r="Q53" s="10"/>
       <c r="R53" s="10"/>
       <c r="S53" s="20" t="s">
         <v>166</v>
       </c>
       <c r="T53" s="21"/>
       <c r="U53" s="10"/>
       <c r="V53" s="10"/>
       <c r="W53" s="10"/>
       <c r="Y53" s="22"/>
       <c r="Z53" s="12"/>
     </row>
     <row r="54" spans="1:26" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A54" s="114" t="s">
+      <c r="A54" s="89" t="s">
         <v>131</v>
       </c>
-      <c r="B54" s="114"/>
-      <c r="C54" s="93" t="s">
+      <c r="B54" s="89"/>
+      <c r="C54" s="118" t="s">
         <v>74</v>
       </c>
-      <c r="D54" s="94"/>
-[...9 lines deleted...]
-      <c r="N54" s="94"/>
+      <c r="D54" s="119"/>
+      <c r="E54" s="119"/>
+      <c r="F54" s="119"/>
+      <c r="G54" s="119"/>
+      <c r="H54" s="119"/>
+      <c r="I54" s="119"/>
+      <c r="J54" s="119"/>
+      <c r="K54" s="119"/>
+      <c r="L54" s="119"/>
+      <c r="M54" s="119"/>
+      <c r="N54" s="119"/>
       <c r="P54" s="34" t="s">
         <v>168</v>
       </c>
       <c r="Q54" s="20"/>
       <c r="R54" s="21"/>
       <c r="S54" s="10"/>
       <c r="T54" s="10"/>
       <c r="U54" s="10"/>
       <c r="V54" s="10"/>
       <c r="W54" s="10"/>
       <c r="X54" s="10"/>
       <c r="Y54" s="10"/>
       <c r="Z54" s="12"/>
     </row>
     <row r="55" spans="1:26" ht="20.100000000000001" customHeight="1" thickTop="1">
-      <c r="A55" s="114"/>
-[...12 lines deleted...]
-      <c r="N55" s="94"/>
+      <c r="A55" s="89"/>
+      <c r="B55" s="89"/>
+      <c r="C55" s="119"/>
+      <c r="D55" s="119"/>
+      <c r="E55" s="119"/>
+      <c r="F55" s="119"/>
+      <c r="G55" s="119"/>
+      <c r="H55" s="119"/>
+      <c r="I55" s="119"/>
+      <c r="J55" s="119"/>
+      <c r="K55" s="119"/>
+      <c r="L55" s="119"/>
+      <c r="M55" s="119"/>
+      <c r="N55" s="119"/>
       <c r="P55" s="35"/>
       <c r="Q55" s="36"/>
       <c r="R55" s="36"/>
       <c r="S55" s="36"/>
       <c r="T55" s="36"/>
       <c r="U55" s="36"/>
       <c r="V55" s="36"/>
       <c r="W55" s="36"/>
       <c r="X55" s="36"/>
       <c r="Y55" s="36"/>
       <c r="Z55" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="70">
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="D8:G8"/>
+    <mergeCell ref="H8:J8"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="A6:C7"/>
+    <mergeCell ref="D6:G7"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="K6:N6"/>
+    <mergeCell ref="H7:J7"/>
+    <mergeCell ref="K7:N7"/>
+    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A10:C11"/>
+    <mergeCell ref="D10:N11"/>
+    <mergeCell ref="A13:N17"/>
+    <mergeCell ref="A19:N23"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="E35:N35"/>
+    <mergeCell ref="E34:N34"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="E31:N31"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="E32:N32"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="E33:N33"/>
+    <mergeCell ref="C40:E41"/>
+    <mergeCell ref="F40:H41"/>
+    <mergeCell ref="I40:J41"/>
+    <mergeCell ref="K40:N41"/>
+    <mergeCell ref="A42:B43"/>
+    <mergeCell ref="C42:G43"/>
+    <mergeCell ref="H42:I43"/>
+    <mergeCell ref="J42:N43"/>
+    <mergeCell ref="A40:B41"/>
+    <mergeCell ref="K53:L53"/>
+    <mergeCell ref="N44:N45"/>
+    <mergeCell ref="A46:B47"/>
+    <mergeCell ref="C46:G47"/>
+    <mergeCell ref="H46:I47"/>
+    <mergeCell ref="J46:N47"/>
+    <mergeCell ref="C44:E45"/>
+    <mergeCell ref="F44:G45"/>
+    <mergeCell ref="H44:H45"/>
+    <mergeCell ref="I44:J45"/>
+    <mergeCell ref="K44:M45"/>
+    <mergeCell ref="A44:B45"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="C48:G48"/>
+    <mergeCell ref="H48:I48"/>
+    <mergeCell ref="J48:N48"/>
     <mergeCell ref="A54:B55"/>
     <mergeCell ref="C54:N55"/>
     <mergeCell ref="L50:M50"/>
     <mergeCell ref="C51:D51"/>
     <mergeCell ref="G51:H51"/>
     <mergeCell ref="K51:L51"/>
     <mergeCell ref="C52:D52"/>
     <mergeCell ref="G52:H52"/>
     <mergeCell ref="K52:L52"/>
     <mergeCell ref="A50:B53"/>
     <mergeCell ref="C50:D50"/>
     <mergeCell ref="E50:F50"/>
     <mergeCell ref="H50:I50"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="C53:D53"/>
     <mergeCell ref="G53:H53"/>
-    <mergeCell ref="K53:L53"/>
-[...52 lines deleted...]
-    <mergeCell ref="K7:N7"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.35433070866141736" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="B1:M25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24:M24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="1" width="2.5" style="17" customWidth="1"/>
     <col min="2" max="2" width="9" style="17" customWidth="1"/>
     <col min="3" max="16384" width="9" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="19.5" thickBot="1"/>
     <row r="2" spans="2:13" ht="19.5" thickBot="1">
-      <c r="B2" s="171" t="s">
+      <c r="B2" s="168" t="s">
         <v>17</v>
       </c>
-      <c r="C2" s="172"/>
-[...9 lines deleted...]
-      <c r="M2" s="173"/>
+      <c r="C2" s="184"/>
+      <c r="D2" s="184"/>
+      <c r="E2" s="184"/>
+      <c r="F2" s="184"/>
+      <c r="G2" s="184"/>
+      <c r="H2" s="184"/>
+      <c r="I2" s="184"/>
+      <c r="J2" s="184"/>
+      <c r="K2" s="184"/>
+      <c r="L2" s="184"/>
+      <c r="M2" s="185"/>
     </row>
     <row r="3" spans="2:13" ht="17.649999999999999" customHeight="1">
-      <c r="B3" s="174" t="s">
+      <c r="B3" s="186" t="s">
         <v>187</v>
       </c>
-      <c r="C3" s="175"/>
-[...9 lines deleted...]
-      <c r="M3" s="176"/>
+      <c r="C3" s="187"/>
+      <c r="D3" s="187"/>
+      <c r="E3" s="187"/>
+      <c r="F3" s="187"/>
+      <c r="G3" s="187"/>
+      <c r="H3" s="187"/>
+      <c r="I3" s="187"/>
+      <c r="J3" s="187"/>
+      <c r="K3" s="187"/>
+      <c r="L3" s="187"/>
+      <c r="M3" s="188"/>
     </row>
     <row r="4" spans="2:13" ht="17.649999999999999" customHeight="1">
-      <c r="B4" s="168" t="s">
+      <c r="B4" s="180" t="s">
         <v>75</v>
       </c>
-      <c r="C4" s="169"/>
-[...9 lines deleted...]
-      <c r="M4" s="170"/>
+      <c r="C4" s="166"/>
+      <c r="D4" s="166"/>
+      <c r="E4" s="166"/>
+      <c r="F4" s="166"/>
+      <c r="G4" s="166"/>
+      <c r="H4" s="166"/>
+      <c r="I4" s="166"/>
+      <c r="J4" s="166"/>
+      <c r="K4" s="166"/>
+      <c r="L4" s="166"/>
+      <c r="M4" s="167"/>
     </row>
     <row r="5" spans="2:13">
-      <c r="B5" s="168" t="s">
+      <c r="B5" s="180" t="s">
         <v>143</v>
       </c>
-      <c r="C5" s="169"/>
-[...9 lines deleted...]
-      <c r="M5" s="170"/>
+      <c r="C5" s="166"/>
+      <c r="D5" s="166"/>
+      <c r="E5" s="166"/>
+      <c r="F5" s="166"/>
+      <c r="G5" s="166"/>
+      <c r="H5" s="166"/>
+      <c r="I5" s="166"/>
+      <c r="J5" s="166"/>
+      <c r="K5" s="166"/>
+      <c r="L5" s="166"/>
+      <c r="M5" s="167"/>
     </row>
     <row r="6" spans="2:13">
-      <c r="B6" s="168" t="s">
+      <c r="B6" s="180" t="s">
         <v>144</v>
       </c>
-      <c r="C6" s="169"/>
-[...9 lines deleted...]
-      <c r="M6" s="170"/>
+      <c r="C6" s="166"/>
+      <c r="D6" s="166"/>
+      <c r="E6" s="166"/>
+      <c r="F6" s="166"/>
+      <c r="G6" s="166"/>
+      <c r="H6" s="166"/>
+      <c r="I6" s="166"/>
+      <c r="J6" s="166"/>
+      <c r="K6" s="166"/>
+      <c r="L6" s="166"/>
+      <c r="M6" s="167"/>
     </row>
     <row r="7" spans="2:13">
-      <c r="B7" s="168" t="s">
+      <c r="B7" s="180" t="s">
         <v>145</v>
       </c>
-      <c r="C7" s="169"/>
-[...9 lines deleted...]
-      <c r="M7" s="170"/>
+      <c r="C7" s="166"/>
+      <c r="D7" s="166"/>
+      <c r="E7" s="166"/>
+      <c r="F7" s="166"/>
+      <c r="G7" s="166"/>
+      <c r="H7" s="166"/>
+      <c r="I7" s="166"/>
+      <c r="J7" s="166"/>
+      <c r="K7" s="166"/>
+      <c r="L7" s="166"/>
+      <c r="M7" s="167"/>
     </row>
     <row r="8" spans="2:13">
-      <c r="B8" s="168" t="s">
+      <c r="B8" s="180" t="s">
         <v>148</v>
       </c>
-      <c r="C8" s="169"/>
-[...9 lines deleted...]
-      <c r="M8" s="170"/>
+      <c r="C8" s="166"/>
+      <c r="D8" s="166"/>
+      <c r="E8" s="166"/>
+      <c r="F8" s="166"/>
+      <c r="G8" s="166"/>
+      <c r="H8" s="166"/>
+      <c r="I8" s="166"/>
+      <c r="J8" s="166"/>
+      <c r="K8" s="166"/>
+      <c r="L8" s="166"/>
+      <c r="M8" s="167"/>
     </row>
     <row r="9" spans="2:13">
-      <c r="B9" s="168" t="s">
+      <c r="B9" s="180" t="s">
         <v>147</v>
       </c>
-      <c r="C9" s="169"/>
-[...9 lines deleted...]
-      <c r="M9" s="170"/>
+      <c r="C9" s="166"/>
+      <c r="D9" s="166"/>
+      <c r="E9" s="166"/>
+      <c r="F9" s="166"/>
+      <c r="G9" s="166"/>
+      <c r="H9" s="166"/>
+      <c r="I9" s="166"/>
+      <c r="J9" s="166"/>
+      <c r="K9" s="166"/>
+      <c r="L9" s="166"/>
+      <c r="M9" s="167"/>
     </row>
     <row r="10" spans="2:13" ht="19.5" thickBot="1">
-      <c r="B10" s="177" t="s">
+      <c r="B10" s="189" t="s">
         <v>146</v>
       </c>
-      <c r="C10" s="178"/>
-[...9 lines deleted...]
-      <c r="M10" s="179"/>
+      <c r="C10" s="190"/>
+      <c r="D10" s="190"/>
+      <c r="E10" s="190"/>
+      <c r="F10" s="190"/>
+      <c r="G10" s="190"/>
+      <c r="H10" s="190"/>
+      <c r="I10" s="190"/>
+      <c r="J10" s="190"/>
+      <c r="K10" s="190"/>
+      <c r="L10" s="190"/>
+      <c r="M10" s="191"/>
     </row>
     <row r="11" spans="2:13" ht="19.5" thickBot="1">
-      <c r="B11" s="180" t="s">
+      <c r="B11" s="192" t="s">
         <v>76</v>
       </c>
-      <c r="C11" s="181"/>
-[...9 lines deleted...]
-      <c r="M11" s="182"/>
+      <c r="C11" s="169"/>
+      <c r="D11" s="169"/>
+      <c r="E11" s="169"/>
+      <c r="F11" s="169"/>
+      <c r="G11" s="169"/>
+      <c r="H11" s="169"/>
+      <c r="I11" s="169"/>
+      <c r="J11" s="169"/>
+      <c r="K11" s="169"/>
+      <c r="L11" s="169"/>
+      <c r="M11" s="170"/>
     </row>
     <row r="12" spans="2:13">
-      <c r="B12" s="183" t="s">
+      <c r="B12" s="165" t="s">
         <v>149</v>
       </c>
-      <c r="C12" s="169"/>
-[...9 lines deleted...]
-      <c r="M12" s="170"/>
+      <c r="C12" s="166"/>
+      <c r="D12" s="166"/>
+      <c r="E12" s="166"/>
+      <c r="F12" s="166"/>
+      <c r="G12" s="166"/>
+      <c r="H12" s="166"/>
+      <c r="I12" s="166"/>
+      <c r="J12" s="166"/>
+      <c r="K12" s="166"/>
+      <c r="L12" s="166"/>
+      <c r="M12" s="167"/>
     </row>
     <row r="13" spans="2:13">
-      <c r="B13" s="183" t="s">
+      <c r="B13" s="165" t="s">
         <v>77</v>
       </c>
-      <c r="C13" s="169"/>
-[...9 lines deleted...]
-      <c r="M13" s="170"/>
+      <c r="C13" s="166"/>
+      <c r="D13" s="166"/>
+      <c r="E13" s="166"/>
+      <c r="F13" s="166"/>
+      <c r="G13" s="166"/>
+      <c r="H13" s="166"/>
+      <c r="I13" s="166"/>
+      <c r="J13" s="166"/>
+      <c r="K13" s="166"/>
+      <c r="L13" s="166"/>
+      <c r="M13" s="167"/>
     </row>
     <row r="14" spans="2:13">
-      <c r="B14" s="183" t="s">
+      <c r="B14" s="165" t="s">
         <v>150</v>
       </c>
-      <c r="C14" s="169"/>
-[...9 lines deleted...]
-      <c r="M14" s="170"/>
+      <c r="C14" s="166"/>
+      <c r="D14" s="166"/>
+      <c r="E14" s="166"/>
+      <c r="F14" s="166"/>
+      <c r="G14" s="166"/>
+      <c r="H14" s="166"/>
+      <c r="I14" s="166"/>
+      <c r="J14" s="166"/>
+      <c r="K14" s="166"/>
+      <c r="L14" s="166"/>
+      <c r="M14" s="167"/>
     </row>
     <row r="15" spans="2:13" ht="19.5" thickBot="1">
-      <c r="B15" s="183" t="s">
+      <c r="B15" s="165" t="s">
         <v>151</v>
       </c>
-      <c r="C15" s="169"/>
-[...9 lines deleted...]
-      <c r="M15" s="170"/>
+      <c r="C15" s="166"/>
+      <c r="D15" s="166"/>
+      <c r="E15" s="166"/>
+      <c r="F15" s="166"/>
+      <c r="G15" s="166"/>
+      <c r="H15" s="166"/>
+      <c r="I15" s="166"/>
+      <c r="J15" s="166"/>
+      <c r="K15" s="166"/>
+      <c r="L15" s="166"/>
+      <c r="M15" s="167"/>
     </row>
     <row r="16" spans="2:13" ht="19.5" thickBot="1">
-      <c r="B16" s="171" t="s">
+      <c r="B16" s="168" t="s">
         <v>78</v>
       </c>
-      <c r="C16" s="181"/>
-[...9 lines deleted...]
-      <c r="M16" s="182"/>
+      <c r="C16" s="169"/>
+      <c r="D16" s="169"/>
+      <c r="E16" s="169"/>
+      <c r="F16" s="169"/>
+      <c r="G16" s="169"/>
+      <c r="H16" s="169"/>
+      <c r="I16" s="169"/>
+      <c r="J16" s="169"/>
+      <c r="K16" s="169"/>
+      <c r="L16" s="169"/>
+      <c r="M16" s="170"/>
     </row>
     <row r="17" spans="2:13">
-      <c r="B17" s="187" t="s">
+      <c r="B17" s="174" t="s">
         <v>82</v>
       </c>
-      <c r="C17" s="188"/>
-[...9 lines deleted...]
-      <c r="M17" s="189"/>
+      <c r="C17" s="175"/>
+      <c r="D17" s="175"/>
+      <c r="E17" s="175"/>
+      <c r="F17" s="175"/>
+      <c r="G17" s="175"/>
+      <c r="H17" s="175"/>
+      <c r="I17" s="175"/>
+      <c r="J17" s="175"/>
+      <c r="K17" s="175"/>
+      <c r="L17" s="175"/>
+      <c r="M17" s="176"/>
     </row>
     <row r="18" spans="2:13">
-      <c r="B18" s="190" t="s">
+      <c r="B18" s="177" t="s">
         <v>79</v>
       </c>
-      <c r="C18" s="191"/>
-[...9 lines deleted...]
-      <c r="M18" s="192"/>
+      <c r="C18" s="178"/>
+      <c r="D18" s="178"/>
+      <c r="E18" s="178"/>
+      <c r="F18" s="178"/>
+      <c r="G18" s="178"/>
+      <c r="H18" s="178"/>
+      <c r="I18" s="178"/>
+      <c r="J18" s="178"/>
+      <c r="K18" s="178"/>
+      <c r="L18" s="178"/>
+      <c r="M18" s="179"/>
     </row>
     <row r="19" spans="2:13">
-      <c r="B19" s="168" t="s">
+      <c r="B19" s="180" t="s">
         <v>80</v>
       </c>
-      <c r="C19" s="169"/>
-[...9 lines deleted...]
-      <c r="M19" s="170"/>
+      <c r="C19" s="166"/>
+      <c r="D19" s="166"/>
+      <c r="E19" s="166"/>
+      <c r="F19" s="166"/>
+      <c r="G19" s="166"/>
+      <c r="H19" s="166"/>
+      <c r="I19" s="166"/>
+      <c r="J19" s="166"/>
+      <c r="K19" s="166"/>
+      <c r="L19" s="166"/>
+      <c r="M19" s="167"/>
     </row>
     <row r="20" spans="2:13">
-      <c r="B20" s="168" t="s">
+      <c r="B20" s="180" t="s">
         <v>81</v>
       </c>
-      <c r="C20" s="169"/>
-[...9 lines deleted...]
-      <c r="M20" s="170"/>
+      <c r="C20" s="166"/>
+      <c r="D20" s="166"/>
+      <c r="E20" s="166"/>
+      <c r="F20" s="166"/>
+      <c r="G20" s="166"/>
+      <c r="H20" s="166"/>
+      <c r="I20" s="166"/>
+      <c r="J20" s="166"/>
+      <c r="K20" s="166"/>
+      <c r="L20" s="166"/>
+      <c r="M20" s="167"/>
     </row>
     <row r="21" spans="2:13">
-      <c r="B21" s="184" t="s">
+      <c r="B21" s="171" t="s">
         <v>83</v>
       </c>
-      <c r="C21" s="185"/>
-[...9 lines deleted...]
-      <c r="M21" s="186"/>
+      <c r="C21" s="172"/>
+      <c r="D21" s="172"/>
+      <c r="E21" s="172"/>
+      <c r="F21" s="172"/>
+      <c r="G21" s="172"/>
+      <c r="H21" s="172"/>
+      <c r="I21" s="172"/>
+      <c r="J21" s="172"/>
+      <c r="K21" s="172"/>
+      <c r="L21" s="172"/>
+      <c r="M21" s="173"/>
     </row>
     <row r="22" spans="2:13">
-      <c r="B22" s="168" t="s">
+      <c r="B22" s="180" t="s">
         <v>152</v>
       </c>
-      <c r="C22" s="169"/>
-[...9 lines deleted...]
-      <c r="M22" s="170"/>
+      <c r="C22" s="166"/>
+      <c r="D22" s="166"/>
+      <c r="E22" s="166"/>
+      <c r="F22" s="166"/>
+      <c r="G22" s="166"/>
+      <c r="H22" s="166"/>
+      <c r="I22" s="166"/>
+      <c r="J22" s="166"/>
+      <c r="K22" s="166"/>
+      <c r="L22" s="166"/>
+      <c r="M22" s="167"/>
     </row>
     <row r="23" spans="2:13" ht="17.649999999999999" customHeight="1">
-      <c r="B23" s="168" t="s">
+      <c r="B23" s="180" t="s">
         <v>188</v>
       </c>
-      <c r="C23" s="169"/>
-[...9 lines deleted...]
-      <c r="M23" s="170"/>
+      <c r="C23" s="166"/>
+      <c r="D23" s="166"/>
+      <c r="E23" s="166"/>
+      <c r="F23" s="166"/>
+      <c r="G23" s="166"/>
+      <c r="H23" s="166"/>
+      <c r="I23" s="166"/>
+      <c r="J23" s="166"/>
+      <c r="K23" s="166"/>
+      <c r="L23" s="166"/>
+      <c r="M23" s="167"/>
     </row>
     <row r="24" spans="2:13">
-      <c r="B24" s="168" t="s">
+      <c r="B24" s="180" t="s">
         <v>190</v>
       </c>
-      <c r="C24" s="169"/>
-[...9 lines deleted...]
-      <c r="M24" s="170"/>
+      <c r="C24" s="166"/>
+      <c r="D24" s="166"/>
+      <c r="E24" s="166"/>
+      <c r="F24" s="166"/>
+      <c r="G24" s="166"/>
+      <c r="H24" s="166"/>
+      <c r="I24" s="166"/>
+      <c r="J24" s="166"/>
+      <c r="K24" s="166"/>
+      <c r="L24" s="166"/>
+      <c r="M24" s="167"/>
     </row>
     <row r="25" spans="2:13">
-      <c r="B25" s="165" t="s">
+      <c r="B25" s="181" t="s">
         <v>189</v>
       </c>
-      <c r="C25" s="166"/>
-[...9 lines deleted...]
-      <c r="M25" s="167"/>
+      <c r="C25" s="182"/>
+      <c r="D25" s="182"/>
+      <c r="E25" s="182"/>
+      <c r="F25" s="182"/>
+      <c r="G25" s="182"/>
+      <c r="H25" s="182"/>
+      <c r="I25" s="182"/>
+      <c r="J25" s="182"/>
+      <c r="K25" s="182"/>
+      <c r="L25" s="182"/>
+      <c r="M25" s="183"/>
     </row>
   </sheetData>
   <mergeCells count="24">
-    <mergeCell ref="B14:M14"/>
-[...6 lines deleted...]
-    <mergeCell ref="B20:M20"/>
     <mergeCell ref="B25:M25"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="B9:M9"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="B11:M11"/>
     <mergeCell ref="B22:M22"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="B24:M24"/>
     <mergeCell ref="B12:M12"/>
     <mergeCell ref="B13:M13"/>
+    <mergeCell ref="B14:M14"/>
+    <mergeCell ref="B15:M15"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="B21:M21"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="B18:M18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="B20:M20"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A52" workbookViewId="0">
       <selection activeCell="K1" sqref="K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="1" width="3.5" customWidth="1"/>
   </cols>
   <sheetData/>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A7" workbookViewId="0">
       <selection activeCell="K1" sqref="K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="1" width="3.5" customWidth="1"/>
   </cols>
   <sheetData/>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>