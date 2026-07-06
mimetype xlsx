--- v0 (2026-05-15)
+++ v1 (2026-07-06)
@@ -2,85 +2,88 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\8.新HP\申込書ScienceTokyo_isct\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\scien\Desktop\広報担当_R8-\HP\素材\申込書・相談票\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C57ED017-252D-4028-928C-B8C53E3E9530}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0DC2C92-DB90-4240-88E1-46132AC9C7A2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15885" windowHeight="10965" activeTab="3" xr2:uid="{417C89FA-EEF5-4723-A028-FF09DE50F1C5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{417C89FA-EEF5-4723-A028-FF09DE50F1C5}"/>
   </bookViews>
   <sheets>
     <sheet name="依頼" sheetId="2" r:id="rId1"/>
     <sheet name="Request" sheetId="4" r:id="rId2"/>
     <sheet name="注意事項" sheetId="5" r:id="rId3"/>
     <sheet name="Notes" sheetId="7" r:id="rId4"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="code_kamoku">[1]Sheet2!$A$2:$A$62</definedName>
     <definedName name="kamoku_code" localSheetId="3">#REF!</definedName>
     <definedName name="kamoku_code" localSheetId="2">#REF!</definedName>
     <definedName name="kamoku_code">#REF!</definedName>
     <definedName name="kamoku_meisyou" localSheetId="3">#REF!</definedName>
     <definedName name="kamoku_meisyou" localSheetId="2">#REF!</definedName>
     <definedName name="kamoku_meisyou">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Request!$A$1:$O$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">依頼!$A$1:$O$38</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="106">
   <si>
     <t>メールアドレス</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>X〇-〇〇</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>○○○○</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>内線・メールボックス</t>
     <rPh sb="0" eb="2">
       <t>ナイセン</t>
     </rPh>
     <phoneticPr fontId="1"/>
@@ -915,71 +918,50 @@
     <rPh sb="10" eb="12">
       <t>テツヅ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>トウゴウ</t>
     </rPh>
     <rPh sb="16" eb="20">
       <t>セツビキョウヨウ</t>
     </rPh>
     <rPh sb="67" eb="68">
       <t>オコナ</t>
     </rPh>
     <rPh sb="78" eb="82">
       <t>リヨウホウホウ</t>
     </rPh>
     <rPh sb="87" eb="89">
       <t>カクニン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>・Formal request application procedures will be performed from the integrated equipment sharing system (https://tokyotechdev.service-now.com/sp), so please check how to use the system.</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>Ver. 2024/10/1</t>
-[...19 lines deleted...]
-  <si>
     <t>提出先：分析部門ICP分析室：R1-124　 担当：中村_内線（5276）</t>
     <rPh sb="0" eb="3">
       <t>テイシュツサキ</t>
     </rPh>
     <rPh sb="4" eb="8">
       <t>ブンセキブモン</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>ブンセキシツ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>タントウ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ナカムラ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>ナイセン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>E-mail：nakamura.s.f645@m.isct.ac.jp　 Mailbox：R1-34</t>
     <phoneticPr fontId="1"/>
   </si>
@@ -998,50 +980,71 @@
     <rPh sb="5" eb="6">
       <t>コ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>サイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>サイショ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ソウチ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>タントウシャ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ナカムラ</t>
     </rPh>
     <rPh sb="59" eb="61">
       <t>レンラク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>・Please contact the equipment manager (中村_5276_nakamura.s.f645@m.isct.ac.jp) first when applying for use.</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Science Tokyo コアファシリティセンター分析部門（横浜）</t>
+    <rPh sb="26" eb="28">
+      <t>ブンセキ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ブモン</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ヨコハマ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Materials Analysis Division(Yokohama), Science Tokyo</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Ver. 2026/7/1</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1970,515 +1973,515 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...152 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...36 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\Akimoto\Documents\&#35013;&#32622;\S-5500\Request%20for%20FE-SEM%20form.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/Akimoto/Documents/&#35013;&#32622;/S-5500/Request%20for%20FE-SEM%20form.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="申込書日本語"/>
       <sheetName val="Request form"/>
       <sheetName val="Sheet2"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2">
         <row r="2">
           <cell r="A2" t="str">
             <v>11110</v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3" t="str">
             <v>11410</v>
           </cell>
         </row>
         <row r="4">
           <cell r="A4" t="str">
             <v>11910</v>
           </cell>
         </row>
@@ -2757,91 +2760,91 @@
             <v>111</v>
           </cell>
         </row>
         <row r="60">
           <cell r="A60" t="str">
             <v>K318</v>
           </cell>
         </row>
         <row r="61">
           <cell r="A61" t="str">
             <v>K339</v>
           </cell>
         </row>
         <row r="62">
           <cell r="A62" t="str">
             <v>K338</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2903,51 +2906,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3045,2392 +3048,2392 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A5F276D5-95C6-4577-A6BE-D66AD25D2E8E}">
   <dimension ref="A1:O38"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="P1" sqref="P1"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="U14" sqref="U14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="9" width="5.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="66" t="s">
-[...15 lines deleted...]
-      <c r="O1" s="66"/>
+      <c r="A1" s="60" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
     </row>
     <row r="2" spans="1:15" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="67" t="s">
+      <c r="A2" s="61" t="s">
         <v>45</v>
       </c>
-      <c r="B2" s="67"/>
-[...12 lines deleted...]
-      <c r="O2" s="67"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
     </row>
     <row r="3" spans="1:15" ht="6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="3"/>
       <c r="O3" s="3"/>
     </row>
     <row r="4" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
-      <c r="I4" s="95" t="s">
+      <c r="I4" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="95"/>
-      <c r="K4" s="31" t="s">
+      <c r="J4" s="86"/>
+      <c r="K4" s="85" t="s">
         <v>55</v>
       </c>
-      <c r="L4" s="31"/>
-[...2 lines deleted...]
-      <c r="O4" s="31"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="85"/>
+      <c r="N4" s="85"/>
+      <c r="O4" s="85"/>
     </row>
     <row r="5" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A5" s="84" t="s">
+      <c r="A5" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="85"/>
-[...1 lines deleted...]
-      <c r="D5" s="90" t="s">
+      <c r="B5" s="25"/>
+      <c r="C5" s="27"/>
+      <c r="D5" s="80" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="91"/>
-[...2 lines deleted...]
-      <c r="H5" s="68" t="s">
+      <c r="E5" s="81"/>
+      <c r="F5" s="81"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="69"/>
-[...5 lines deleted...]
-      <c r="O5" s="72"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="63"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="63"/>
+      <c r="N5" s="63"/>
+      <c r="O5" s="64"/>
     </row>
     <row r="6" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A6" s="87"/>
-[...2 lines deleted...]
-      <c r="D6" s="92" t="s">
+      <c r="A6" s="77"/>
+      <c r="B6" s="78"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="93"/>
-[...2 lines deleted...]
-      <c r="H6" s="82" t="s">
+      <c r="E6" s="83"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="I6" s="83"/>
-[...5 lines deleted...]
-      <c r="O6" s="74"/>
+      <c r="I6" s="75"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="65"/>
+      <c r="L6" s="65"/>
+      <c r="M6" s="65"/>
+      <c r="N6" s="65"/>
+      <c r="O6" s="66"/>
     </row>
     <row r="7" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A7" s="82" t="s">
+      <c r="A7" s="74" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="83"/>
-[...5 lines deleted...]
-      <c r="H7" s="75" t="s">
+      <c r="B7" s="75"/>
+      <c r="C7" s="75"/>
+      <c r="D7" s="84"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85"/>
+      <c r="G7" s="85"/>
+      <c r="H7" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="I7" s="76"/>
-[...1 lines deleted...]
-      <c r="K7" s="78" t="s">
+      <c r="I7" s="68"/>
+      <c r="J7" s="69"/>
+      <c r="K7" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="L7" s="79"/>
-      <c r="M7" s="78" t="s">
+      <c r="L7" s="71"/>
+      <c r="M7" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="N7" s="80"/>
-      <c r="O7" s="81"/>
+      <c r="N7" s="72"/>
+      <c r="O7" s="73"/>
     </row>
     <row r="8" spans="1:15" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.45"/>
     <row r="9" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A9" s="101" t="s">
+      <c r="A9" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="85"/>
-[...1 lines deleted...]
-      <c r="D9" s="102" t="s">
+      <c r="B9" s="25"/>
+      <c r="C9" s="25"/>
+      <c r="D9" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="E9" s="85"/>
-[...4 lines deleted...]
-      <c r="J9" s="102" t="s">
+      <c r="E9" s="25"/>
+      <c r="F9" s="25"/>
+      <c r="G9" s="25"/>
+      <c r="H9" s="25"/>
+      <c r="I9" s="27"/>
+      <c r="J9" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="K9" s="85"/>
-[...3 lines deleted...]
-      <c r="O9" s="103"/>
+      <c r="K9" s="25"/>
+      <c r="L9" s="25"/>
+      <c r="M9" s="25"/>
+      <c r="N9" s="25"/>
+      <c r="O9" s="28"/>
     </row>
     <row r="10" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A10" s="104" t="s">
+      <c r="A10" s="29" t="s">
         <v>53</v>
       </c>
-      <c r="B10" s="105"/>
-[...1 lines deleted...]
-      <c r="D10" s="107" t="s">
+      <c r="B10" s="30"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="E10" s="105"/>
-[...1 lines deleted...]
-      <c r="G10" s="104" t="s">
+      <c r="E10" s="30"/>
+      <c r="F10" s="33"/>
+      <c r="G10" s="29" t="s">
         <v>57</v>
       </c>
-      <c r="H10" s="105"/>
-[...1 lines deleted...]
-      <c r="J10" s="107" t="s">
+      <c r="H10" s="30"/>
+      <c r="I10" s="31"/>
+      <c r="J10" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="K10" s="105"/>
-[...3 lines deleted...]
-      <c r="O10" s="108"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="30"/>
+      <c r="M10" s="30"/>
+      <c r="N10" s="30"/>
+      <c r="O10" s="33"/>
     </row>
     <row r="11" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="14"/>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="14"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="14"/>
       <c r="O11" s="14"/>
     </row>
     <row r="12" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A12" s="13" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A13" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="50"/>
-      <c r="C13" s="100" t="s">
+      <c r="C13" s="51" t="s">
         <v>47</v>
       </c>
-      <c r="D13" s="100"/>
-      <c r="E13" s="100" t="s">
+      <c r="D13" s="51"/>
+      <c r="E13" s="51" t="s">
         <v>46</v>
       </c>
-      <c r="F13" s="100"/>
-      <c r="G13" s="98" t="s">
+      <c r="F13" s="51"/>
+      <c r="G13" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="H13" s="69"/>
-[...1 lines deleted...]
-      <c r="J13" s="98" t="s">
+      <c r="H13" s="35"/>
+      <c r="I13" s="36"/>
+      <c r="J13" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="K13" s="69"/>
-[...3 lines deleted...]
-      <c r="O13" s="99"/>
+      <c r="K13" s="35"/>
+      <c r="L13" s="35"/>
+      <c r="M13" s="35"/>
+      <c r="N13" s="35"/>
+      <c r="O13" s="48"/>
     </row>
     <row r="14" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A14" s="54"/>
-[...13 lines deleted...]
-      <c r="O14" s="114"/>
+      <c r="A14" s="52"/>
+      <c r="B14" s="43"/>
+      <c r="C14" s="43"/>
+      <c r="D14" s="43"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="44"/>
+      <c r="G14" s="37"/>
+      <c r="H14" s="38"/>
+      <c r="I14" s="39"/>
+      <c r="J14" s="40"/>
+      <c r="K14" s="41"/>
+      <c r="L14" s="41"/>
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="42"/>
     </row>
     <row r="15" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A15" s="64"/>
-[...13 lines deleted...]
-      <c r="O15" s="63"/>
+      <c r="A15" s="53"/>
+      <c r="B15" s="45"/>
+      <c r="C15" s="45"/>
+      <c r="D15" s="45"/>
+      <c r="E15" s="46"/>
+      <c r="F15" s="46"/>
+      <c r="G15" s="54"/>
+      <c r="H15" s="55"/>
+      <c r="I15" s="56"/>
+      <c r="J15" s="57"/>
+      <c r="K15" s="58"/>
+      <c r="L15" s="58"/>
+      <c r="M15" s="58"/>
+      <c r="N15" s="58"/>
+      <c r="O15" s="59"/>
     </row>
     <row r="16" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="64"/>
-[...13 lines deleted...]
-      <c r="O16" s="63"/>
+      <c r="A16" s="53"/>
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="46"/>
+      <c r="G16" s="54"/>
+      <c r="H16" s="55"/>
+      <c r="I16" s="56"/>
+      <c r="J16" s="57"/>
+      <c r="K16" s="58"/>
+      <c r="L16" s="58"/>
+      <c r="M16" s="58"/>
+      <c r="N16" s="58"/>
+      <c r="O16" s="59"/>
     </row>
     <row r="17" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A17" s="64"/>
-[...13 lines deleted...]
-      <c r="O17" s="63"/>
+      <c r="A17" s="53"/>
+      <c r="B17" s="45"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="46"/>
+      <c r="F17" s="46"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="55"/>
+      <c r="I17" s="56"/>
+      <c r="J17" s="57"/>
+      <c r="K17" s="58"/>
+      <c r="L17" s="58"/>
+      <c r="M17" s="58"/>
+      <c r="N17" s="58"/>
+      <c r="O17" s="59"/>
     </row>
     <row r="18" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A18" s="64"/>
-[...13 lines deleted...]
-      <c r="O18" s="63"/>
+      <c r="A18" s="53"/>
+      <c r="B18" s="45"/>
+      <c r="C18" s="45"/>
+      <c r="D18" s="45"/>
+      <c r="E18" s="46"/>
+      <c r="F18" s="46"/>
+      <c r="G18" s="54"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="56"/>
+      <c r="J18" s="57"/>
+      <c r="K18" s="58"/>
+      <c r="L18" s="58"/>
+      <c r="M18" s="58"/>
+      <c r="N18" s="58"/>
+      <c r="O18" s="59"/>
     </row>
     <row r="19" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A19" s="64"/>
-[...13 lines deleted...]
-      <c r="O19" s="63"/>
+      <c r="A19" s="53"/>
+      <c r="B19" s="45"/>
+      <c r="C19" s="45"/>
+      <c r="D19" s="45"/>
+      <c r="E19" s="46"/>
+      <c r="F19" s="46"/>
+      <c r="G19" s="54"/>
+      <c r="H19" s="55"/>
+      <c r="I19" s="56"/>
+      <c r="J19" s="57"/>
+      <c r="K19" s="58"/>
+      <c r="L19" s="58"/>
+      <c r="M19" s="58"/>
+      <c r="N19" s="58"/>
+      <c r="O19" s="59"/>
     </row>
     <row r="20" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A20" s="64"/>
-[...13 lines deleted...]
-      <c r="O20" s="63"/>
+      <c r="A20" s="53"/>
+      <c r="B20" s="45"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="45"/>
+      <c r="E20" s="46"/>
+      <c r="F20" s="46"/>
+      <c r="G20" s="54"/>
+      <c r="H20" s="55"/>
+      <c r="I20" s="56"/>
+      <c r="J20" s="57"/>
+      <c r="K20" s="58"/>
+      <c r="L20" s="58"/>
+      <c r="M20" s="58"/>
+      <c r="N20" s="58"/>
+      <c r="O20" s="59"/>
     </row>
     <row r="21" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A21" s="64"/>
-[...13 lines deleted...]
-      <c r="O21" s="63"/>
+      <c r="A21" s="53"/>
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="46"/>
+      <c r="F21" s="46"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="55"/>
+      <c r="I21" s="56"/>
+      <c r="J21" s="57"/>
+      <c r="K21" s="58"/>
+      <c r="L21" s="58"/>
+      <c r="M21" s="58"/>
+      <c r="N21" s="58"/>
+      <c r="O21" s="59"/>
     </row>
     <row r="22" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A22" s="64"/>
-[...13 lines deleted...]
-      <c r="O22" s="63"/>
+      <c r="A22" s="53"/>
+      <c r="B22" s="45"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="54"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="57"/>
+      <c r="K22" s="58"/>
+      <c r="L22" s="58"/>
+      <c r="M22" s="58"/>
+      <c r="N22" s="58"/>
+      <c r="O22" s="59"/>
     </row>
     <row r="23" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A23" s="64"/>
-[...13 lines deleted...]
-      <c r="O23" s="63"/>
+      <c r="A23" s="53"/>
+      <c r="B23" s="45"/>
+      <c r="C23" s="45"/>
+      <c r="D23" s="45"/>
+      <c r="E23" s="46"/>
+      <c r="F23" s="46"/>
+      <c r="G23" s="54"/>
+      <c r="H23" s="55"/>
+      <c r="I23" s="56"/>
+      <c r="J23" s="57"/>
+      <c r="K23" s="58"/>
+      <c r="L23" s="58"/>
+      <c r="M23" s="58"/>
+      <c r="N23" s="58"/>
+      <c r="O23" s="59"/>
     </row>
     <row r="24" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A24" s="64"/>
-[...13 lines deleted...]
-      <c r="O24" s="63"/>
+      <c r="A24" s="53"/>
+      <c r="B24" s="45"/>
+      <c r="C24" s="45"/>
+      <c r="D24" s="45"/>
+      <c r="E24" s="46"/>
+      <c r="F24" s="46"/>
+      <c r="G24" s="54"/>
+      <c r="H24" s="55"/>
+      <c r="I24" s="56"/>
+      <c r="J24" s="57"/>
+      <c r="K24" s="58"/>
+      <c r="L24" s="58"/>
+      <c r="M24" s="58"/>
+      <c r="N24" s="58"/>
+      <c r="O24" s="59"/>
     </row>
     <row r="25" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A25" s="64"/>
-[...13 lines deleted...]
-      <c r="O25" s="63"/>
+      <c r="A25" s="53"/>
+      <c r="B25" s="45"/>
+      <c r="C25" s="45"/>
+      <c r="D25" s="45"/>
+      <c r="E25" s="46"/>
+      <c r="F25" s="46"/>
+      <c r="G25" s="54"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="56"/>
+      <c r="J25" s="57"/>
+      <c r="K25" s="58"/>
+      <c r="L25" s="58"/>
+      <c r="M25" s="58"/>
+      <c r="N25" s="58"/>
+      <c r="O25" s="59"/>
     </row>
     <row r="26" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A26" s="37"/>
-[...13 lines deleted...]
-      <c r="O26" s="42"/>
+      <c r="A26" s="99"/>
+      <c r="B26" s="97"/>
+      <c r="C26" s="97"/>
+      <c r="D26" s="97"/>
+      <c r="E26" s="100"/>
+      <c r="F26" s="100"/>
+      <c r="G26" s="101"/>
+      <c r="H26" s="102"/>
+      <c r="I26" s="103"/>
+      <c r="J26" s="101"/>
+      <c r="K26" s="102"/>
+      <c r="L26" s="102"/>
+      <c r="M26" s="102"/>
+      <c r="N26" s="102"/>
+      <c r="O26" s="104"/>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A27" s="24" t="s">
+      <c r="A27" s="88" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="25"/>
-      <c r="C27" s="26"/>
+      <c r="B27" s="89"/>
+      <c r="C27" s="90"/>
       <c r="D27" s="15" t="s">
         <v>24</v>
       </c>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="16"/>
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
       <c r="N27" s="17"/>
       <c r="O27" s="18"/>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A28" s="27"/>
-[...13 lines deleted...]
-      <c r="O28" s="34"/>
+      <c r="A28" s="91"/>
+      <c r="B28" s="92"/>
+      <c r="C28" s="93"/>
+      <c r="D28" s="45"/>
+      <c r="E28" s="45"/>
+      <c r="F28" s="45"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="45"/>
+      <c r="J28" s="45"/>
+      <c r="K28" s="45"/>
+      <c r="L28" s="45"/>
+      <c r="M28" s="45"/>
+      <c r="N28" s="45"/>
+      <c r="O28" s="96"/>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="A29" s="27"/>
-[...13 lines deleted...]
-      <c r="O29" s="34"/>
+      <c r="A29" s="91"/>
+      <c r="B29" s="92"/>
+      <c r="C29" s="93"/>
+      <c r="D29" s="45"/>
+      <c r="E29" s="45"/>
+      <c r="F29" s="45"/>
+      <c r="G29" s="45"/>
+      <c r="H29" s="45"/>
+      <c r="I29" s="45"/>
+      <c r="J29" s="45"/>
+      <c r="K29" s="45"/>
+      <c r="L29" s="45"/>
+      <c r="M29" s="45"/>
+      <c r="N29" s="45"/>
+      <c r="O29" s="96"/>
     </row>
     <row r="30" spans="1:15" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A30" s="30"/>
-[...13 lines deleted...]
-      <c r="O30" s="36"/>
+      <c r="A30" s="94"/>
+      <c r="B30" s="85"/>
+      <c r="C30" s="95"/>
+      <c r="D30" s="97"/>
+      <c r="E30" s="97"/>
+      <c r="F30" s="97"/>
+      <c r="G30" s="97"/>
+      <c r="H30" s="97"/>
+      <c r="I30" s="97"/>
+      <c r="J30" s="97"/>
+      <c r="K30" s="97"/>
+      <c r="L30" s="97"/>
+      <c r="M30" s="97"/>
+      <c r="N30" s="97"/>
+      <c r="O30" s="98"/>
     </row>
     <row r="31" spans="1:15" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A31" s="12"/>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="12"/>
       <c r="I31" s="12"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="12"/>
       <c r="O31" s="12"/>
     </row>
     <row r="32" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A32" s="49" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="50"/>
       <c r="F32" s="50"/>
       <c r="G32" s="50"/>
       <c r="H32" s="50"/>
       <c r="I32" s="50"/>
       <c r="J32" s="50"/>
       <c r="K32" s="50"/>
       <c r="L32" s="50"/>
       <c r="M32" s="50"/>
       <c r="N32" s="50"/>
-      <c r="O32" s="51"/>
+      <c r="O32" s="111"/>
     </row>
     <row r="33" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A33" s="52" t="s">
+      <c r="A33" s="112" t="s">
         <v>27</v>
       </c>
-      <c r="B33" s="53"/>
-      <c r="C33" s="53" t="s">
+      <c r="B33" s="87"/>
+      <c r="C33" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="D33" s="53"/>
-      <c r="E33" s="53" t="s">
+      <c r="D33" s="87"/>
+      <c r="E33" s="87" t="s">
         <v>28</v>
       </c>
-      <c r="F33" s="53"/>
-      <c r="G33" s="53" t="s">
+      <c r="F33" s="87"/>
+      <c r="G33" s="87" t="s">
         <v>17</v>
       </c>
-      <c r="H33" s="57"/>
-      <c r="I33" s="47" t="s">
+      <c r="H33" s="114"/>
+      <c r="I33" s="109" t="s">
         <v>33</v>
       </c>
-      <c r="J33" s="47"/>
-[...4 lines deleted...]
-      <c r="O33" s="48"/>
+      <c r="J33" s="109"/>
+      <c r="K33" s="109"/>
+      <c r="L33" s="109"/>
+      <c r="M33" s="109"/>
+      <c r="N33" s="109"/>
+      <c r="O33" s="110"/>
     </row>
     <row r="34" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A34" s="37"/>
-[...13 lines deleted...]
-      <c r="O34" s="44"/>
+      <c r="A34" s="99"/>
+      <c r="B34" s="97"/>
+      <c r="C34" s="97"/>
+      <c r="D34" s="97"/>
+      <c r="E34" s="97"/>
+      <c r="F34" s="97"/>
+      <c r="G34" s="97"/>
+      <c r="H34" s="98"/>
+      <c r="I34" s="105"/>
+      <c r="J34" s="105"/>
+      <c r="K34" s="105"/>
+      <c r="L34" s="105"/>
+      <c r="M34" s="105"/>
+      <c r="N34" s="105"/>
+      <c r="O34" s="106"/>
     </row>
     <row r="35" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A35" s="54" t="s">
+      <c r="A35" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="B35" s="55"/>
-      <c r="C35" s="55" t="s">
+      <c r="B35" s="43"/>
+      <c r="C35" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="D35" s="55"/>
-      <c r="E35" s="55" t="s">
+      <c r="D35" s="43"/>
+      <c r="E35" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="F35" s="55"/>
-      <c r="G35" s="55" t="s">
+      <c r="F35" s="43"/>
+      <c r="G35" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="H35" s="56"/>
-[...6 lines deleted...]
-      <c r="O35" s="45"/>
+      <c r="H35" s="113"/>
+      <c r="I35" s="92"/>
+      <c r="J35" s="92"/>
+      <c r="K35" s="92"/>
+      <c r="L35" s="92"/>
+      <c r="M35" s="92"/>
+      <c r="N35" s="92"/>
+      <c r="O35" s="107"/>
     </row>
     <row r="36" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A36" s="37"/>
-[...13 lines deleted...]
-      <c r="O36" s="46"/>
+      <c r="A36" s="99"/>
+      <c r="B36" s="97"/>
+      <c r="C36" s="97"/>
+      <c r="D36" s="97"/>
+      <c r="E36" s="97"/>
+      <c r="F36" s="97"/>
+      <c r="G36" s="97"/>
+      <c r="H36" s="98"/>
+      <c r="I36" s="85"/>
+      <c r="J36" s="85"/>
+      <c r="K36" s="85"/>
+      <c r="L36" s="85"/>
+      <c r="M36" s="85"/>
+      <c r="N36" s="85"/>
+      <c r="O36" s="108"/>
     </row>
     <row r="37" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="8" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
       <c r="J37" s="9"/>
       <c r="K37" s="9"/>
       <c r="L37" s="9"/>
       <c r="M37" s="9"/>
       <c r="N37" s="9"/>
       <c r="O37" s="9"/>
     </row>
     <row r="38" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="23" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="3"/>
-      <c r="N38" s="97">
-[...2 lines deleted...]
-      <c r="O38" s="97"/>
+      <c r="N38" s="47">
+        <v>46204</v>
+      </c>
+      <c r="O38" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="115">
-    <mergeCell ref="A9:C9"/>
-[...63 lines deleted...]
-    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="I34:O36"/>
+    <mergeCell ref="I33:O33"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="A27:C30"/>
+    <mergeCell ref="D28:O30"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="G26:I26"/>
+    <mergeCell ref="J26:O26"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="J18:O18"/>
     <mergeCell ref="E33:F33"/>
     <mergeCell ref="C33:D33"/>
     <mergeCell ref="G21:I21"/>
     <mergeCell ref="J21:O21"/>
     <mergeCell ref="G19:I19"/>
     <mergeCell ref="J19:O19"/>
     <mergeCell ref="G20:I20"/>
     <mergeCell ref="J20:O20"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="G24:I24"/>
     <mergeCell ref="J24:O24"/>
     <mergeCell ref="G25:I25"/>
     <mergeCell ref="J25:O25"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="A22:B22"/>
-    <mergeCell ref="C22:D22"/>
-[...24 lines deleted...]
-    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="K5:O5"/>
+    <mergeCell ref="K6:O6"/>
+    <mergeCell ref="H7:J7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="M7:O7"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="A5:C6"/>
+    <mergeCell ref="D5:G5"/>
+    <mergeCell ref="D6:G6"/>
+    <mergeCell ref="D7:G7"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="K4:O4"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="N38:O38"/>
+    <mergeCell ref="J13:O13"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="J15:O15"/>
+    <mergeCell ref="G16:I16"/>
+    <mergeCell ref="J16:O16"/>
+    <mergeCell ref="G17:I17"/>
+    <mergeCell ref="J17:O17"/>
+    <mergeCell ref="G18:I18"/>
+    <mergeCell ref="G22:I22"/>
+    <mergeCell ref="J22:O22"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="J23:O23"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="D9:I9"/>
+    <mergeCell ref="J9:O9"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="G10:I10"/>
+    <mergeCell ref="J10:O10"/>
+    <mergeCell ref="G13:I13"/>
+    <mergeCell ref="G14:I14"/>
+    <mergeCell ref="J14:O14"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="E14:F14"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.55118110236220474" right="0.35433070866141736" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BCDBBC5-1DAF-498D-B997-B6868A174517}">
   <dimension ref="A1:V40"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="P1" sqref="P1"/>
+    <sheetView topLeftCell="A24" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E45" sqref="E45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.375" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="8" width="6.375" style="1"/>
     <col min="9" max="9" width="5" style="1" customWidth="1"/>
     <col min="10" max="15" width="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="118" t="s">
-[...15 lines deleted...]
-      <c r="O1" s="118"/>
+      <c r="A1" s="134" t="s">
+        <v>104</v>
+      </c>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
+      <c r="G1" s="134"/>
+      <c r="H1" s="134"/>
+      <c r="I1" s="134"/>
+      <c r="J1" s="134"/>
+      <c r="K1" s="134"/>
+      <c r="L1" s="134"/>
+      <c r="M1" s="134"/>
+      <c r="N1" s="134"/>
+      <c r="O1" s="134"/>
       <c r="P1" s="7"/>
     </row>
     <row r="2" spans="1:16" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="66" t="s">
+      <c r="A2" s="60" t="s">
         <v>48</v>
       </c>
-      <c r="B2" s="66"/>
-[...12 lines deleted...]
-      <c r="O2" s="66"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
+      <c r="N2" s="60"/>
+      <c r="O2" s="60"/>
       <c r="P2" s="6"/>
     </row>
     <row r="3" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="3"/>
       <c r="O3" s="3"/>
     </row>
     <row r="4" spans="1:16" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="3"/>
       <c r="J4" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="K4" s="126" t="s">
+      <c r="K4" s="142" t="s">
         <v>15</v>
       </c>
-      <c r="L4" s="126"/>
-[...2 lines deleted...]
-      <c r="O4" s="126"/>
+      <c r="L4" s="142"/>
+      <c r="M4" s="142"/>
+      <c r="N4" s="142"/>
+      <c r="O4" s="142"/>
     </row>
     <row r="5" spans="1:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="84" t="s">
+      <c r="A5" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="85"/>
-[...1 lines deleted...]
-      <c r="D5" s="90" t="s">
+      <c r="B5" s="25"/>
+      <c r="C5" s="27"/>
+      <c r="D5" s="80" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="91"/>
-[...2 lines deleted...]
-      <c r="H5" s="119" t="s">
+      <c r="E5" s="81"/>
+      <c r="F5" s="81"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="135" t="s">
         <v>13</v>
       </c>
-      <c r="I5" s="120"/>
-[...5 lines deleted...]
-      <c r="O5" s="123"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="137"/>
+      <c r="K5" s="138"/>
+      <c r="L5" s="138"/>
+      <c r="M5" s="138"/>
+      <c r="N5" s="138"/>
+      <c r="O5" s="139"/>
     </row>
     <row r="6" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A6" s="87"/>
-[...2 lines deleted...]
-      <c r="D6" s="92" t="s">
+      <c r="A6" s="77"/>
+      <c r="B6" s="78"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="93"/>
-[...2 lines deleted...]
-      <c r="H6" s="37" t="s">
+      <c r="E6" s="83"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="99" t="s">
         <v>10</v>
       </c>
-      <c r="I6" s="35"/>
-[...5 lines deleted...]
-      <c r="O6" s="125"/>
+      <c r="I6" s="97"/>
+      <c r="J6" s="97"/>
+      <c r="K6" s="140"/>
+      <c r="L6" s="140"/>
+      <c r="M6" s="140"/>
+      <c r="N6" s="140"/>
+      <c r="O6" s="141"/>
     </row>
     <row r="7" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A7" s="82" t="s">
+      <c r="A7" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="83"/>
-[...5 lines deleted...]
-      <c r="H7" s="75" t="s">
+      <c r="B7" s="75"/>
+      <c r="C7" s="75"/>
+      <c r="D7" s="84"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85"/>
+      <c r="G7" s="85"/>
+      <c r="H7" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="I7" s="76"/>
-[...1 lines deleted...]
-      <c r="K7" s="78" t="s">
+      <c r="I7" s="68"/>
+      <c r="J7" s="69"/>
+      <c r="K7" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="L7" s="79"/>
-      <c r="M7" s="78" t="s">
+      <c r="L7" s="71"/>
+      <c r="M7" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="N7" s="80"/>
-      <c r="O7" s="81"/>
+      <c r="N7" s="72"/>
+      <c r="O7" s="73"/>
     </row>
     <row r="8" spans="1:16" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.45"/>
     <row r="9" spans="1:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A9" s="101" t="s">
+      <c r="A9" s="24" t="s">
         <v>59</v>
       </c>
-      <c r="B9" s="85"/>
-[...1 lines deleted...]
-      <c r="D9" s="102" t="s">
+      <c r="B9" s="25"/>
+      <c r="C9" s="25"/>
+      <c r="D9" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="E9" s="85"/>
-[...4 lines deleted...]
-      <c r="J9" s="102" t="s">
+      <c r="E9" s="25"/>
+      <c r="F9" s="25"/>
+      <c r="G9" s="25"/>
+      <c r="H9" s="25"/>
+      <c r="I9" s="27"/>
+      <c r="J9" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="K9" s="85"/>
-[...3 lines deleted...]
-      <c r="O9" s="103"/>
+      <c r="K9" s="25"/>
+      <c r="L9" s="25"/>
+      <c r="M9" s="25"/>
+      <c r="N9" s="25"/>
+      <c r="O9" s="28"/>
     </row>
     <row r="10" spans="1:16" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A10" s="115" t="s">
+      <c r="A10" s="131" t="s">
         <v>62</v>
       </c>
-      <c r="B10" s="116"/>
-[...1 lines deleted...]
-      <c r="D10" s="107" t="s">
+      <c r="B10" s="132"/>
+      <c r="C10" s="133"/>
+      <c r="D10" s="32" t="s">
         <v>63</v>
       </c>
-      <c r="E10" s="105"/>
-[...1 lines deleted...]
-      <c r="G10" s="116" t="s">
+      <c r="E10" s="30"/>
+      <c r="F10" s="33"/>
+      <c r="G10" s="132" t="s">
         <v>64</v>
       </c>
-      <c r="H10" s="116"/>
-[...1 lines deleted...]
-      <c r="J10" s="107" t="s">
+      <c r="H10" s="132"/>
+      <c r="I10" s="133"/>
+      <c r="J10" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="K10" s="105"/>
-[...3 lines deleted...]
-      <c r="O10" s="108"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="30"/>
+      <c r="M10" s="30"/>
+      <c r="N10" s="30"/>
+      <c r="O10" s="33"/>
     </row>
     <row r="11" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="19"/>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="14"/>
       <c r="O11" s="14"/>
     </row>
     <row r="12" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A12" s="20" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A13" s="49" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="50"/>
-      <c r="C13" s="100" t="s">
+      <c r="C13" s="51" t="s">
         <v>68</v>
       </c>
-      <c r="D13" s="100"/>
-      <c r="E13" s="127" t="s">
+      <c r="D13" s="51"/>
+      <c r="E13" s="129" t="s">
         <v>77</v>
       </c>
-      <c r="F13" s="127"/>
+      <c r="F13" s="129"/>
       <c r="G13" s="21" t="s">
         <v>67</v>
       </c>
       <c r="H13" s="21"/>
       <c r="I13" s="21"/>
-      <c r="J13" s="98" t="s">
+      <c r="J13" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="K13" s="69"/>
-[...3 lines deleted...]
-      <c r="O13" s="99"/>
+      <c r="K13" s="35"/>
+      <c r="L13" s="35"/>
+      <c r="M13" s="35"/>
+      <c r="N13" s="35"/>
+      <c r="O13" s="48"/>
     </row>
     <row r="14" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A14" s="54"/>
-[...13 lines deleted...]
-      <c r="O14" s="128"/>
+      <c r="A14" s="52"/>
+      <c r="B14" s="43"/>
+      <c r="C14" s="43"/>
+      <c r="D14" s="43"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="44"/>
+      <c r="G14" s="37"/>
+      <c r="H14" s="38"/>
+      <c r="I14" s="39"/>
+      <c r="J14" s="37"/>
+      <c r="K14" s="38"/>
+      <c r="L14" s="38"/>
+      <c r="M14" s="38"/>
+      <c r="N14" s="38"/>
+      <c r="O14" s="130"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.4">
-      <c r="A15" s="64"/>
-[...13 lines deleted...]
-      <c r="O15" s="129"/>
+      <c r="A15" s="53"/>
+      <c r="B15" s="45"/>
+      <c r="C15" s="45"/>
+      <c r="D15" s="45"/>
+      <c r="E15" s="46"/>
+      <c r="F15" s="46"/>
+      <c r="G15" s="54"/>
+      <c r="H15" s="55"/>
+      <c r="I15" s="56"/>
+      <c r="J15" s="54"/>
+      <c r="K15" s="55"/>
+      <c r="L15" s="55"/>
+      <c r="M15" s="55"/>
+      <c r="N15" s="55"/>
+      <c r="O15" s="115"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.4">
-      <c r="A16" s="64"/>
-[...13 lines deleted...]
-      <c r="O16" s="129"/>
+      <c r="A16" s="53"/>
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="46"/>
+      <c r="G16" s="54"/>
+      <c r="H16" s="55"/>
+      <c r="I16" s="56"/>
+      <c r="J16" s="54"/>
+      <c r="K16" s="55"/>
+      <c r="L16" s="55"/>
+      <c r="M16" s="55"/>
+      <c r="N16" s="55"/>
+      <c r="O16" s="115"/>
     </row>
     <row r="17" spans="1:22" x14ac:dyDescent="0.4">
-      <c r="A17" s="64"/>
-[...13 lines deleted...]
-      <c r="O17" s="129"/>
+      <c r="A17" s="53"/>
+      <c r="B17" s="45"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="46"/>
+      <c r="F17" s="46"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="55"/>
+      <c r="I17" s="56"/>
+      <c r="J17" s="54"/>
+      <c r="K17" s="55"/>
+      <c r="L17" s="55"/>
+      <c r="M17" s="55"/>
+      <c r="N17" s="55"/>
+      <c r="O17" s="115"/>
     </row>
     <row r="18" spans="1:22" x14ac:dyDescent="0.4">
-      <c r="A18" s="64"/>
-[...13 lines deleted...]
-      <c r="O18" s="129"/>
+      <c r="A18" s="53"/>
+      <c r="B18" s="45"/>
+      <c r="C18" s="45"/>
+      <c r="D18" s="45"/>
+      <c r="E18" s="46"/>
+      <c r="F18" s="46"/>
+      <c r="G18" s="54"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="56"/>
+      <c r="J18" s="54"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="55"/>
+      <c r="M18" s="55"/>
+      <c r="N18" s="55"/>
+      <c r="O18" s="115"/>
     </row>
     <row r="19" spans="1:22" x14ac:dyDescent="0.4">
-      <c r="A19" s="64"/>
-[...13 lines deleted...]
-      <c r="O19" s="129"/>
+      <c r="A19" s="53"/>
+      <c r="B19" s="45"/>
+      <c r="C19" s="45"/>
+      <c r="D19" s="45"/>
+      <c r="E19" s="46"/>
+      <c r="F19" s="46"/>
+      <c r="G19" s="54"/>
+      <c r="H19" s="55"/>
+      <c r="I19" s="56"/>
+      <c r="J19" s="54"/>
+      <c r="K19" s="55"/>
+      <c r="L19" s="55"/>
+      <c r="M19" s="55"/>
+      <c r="N19" s="55"/>
+      <c r="O19" s="115"/>
     </row>
     <row r="20" spans="1:22" x14ac:dyDescent="0.4">
-      <c r="A20" s="64"/>
-[...13 lines deleted...]
-      <c r="O20" s="129"/>
+      <c r="A20" s="53"/>
+      <c r="B20" s="45"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="45"/>
+      <c r="E20" s="46"/>
+      <c r="F20" s="46"/>
+      <c r="G20" s="54"/>
+      <c r="H20" s="55"/>
+      <c r="I20" s="56"/>
+      <c r="J20" s="54"/>
+      <c r="K20" s="55"/>
+      <c r="L20" s="55"/>
+      <c r="M20" s="55"/>
+      <c r="N20" s="55"/>
+      <c r="O20" s="115"/>
     </row>
     <row r="21" spans="1:22" x14ac:dyDescent="0.4">
-      <c r="A21" s="64"/>
-[...13 lines deleted...]
-      <c r="O21" s="129"/>
+      <c r="A21" s="53"/>
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="46"/>
+      <c r="F21" s="46"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="55"/>
+      <c r="I21" s="56"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="55"/>
+      <c r="L21" s="55"/>
+      <c r="M21" s="55"/>
+      <c r="N21" s="55"/>
+      <c r="O21" s="115"/>
     </row>
     <row r="22" spans="1:22" x14ac:dyDescent="0.4">
-      <c r="A22" s="64"/>
-[...13 lines deleted...]
-      <c r="O22" s="129"/>
+      <c r="A22" s="53"/>
+      <c r="B22" s="45"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="54"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="54"/>
+      <c r="K22" s="55"/>
+      <c r="L22" s="55"/>
+      <c r="M22" s="55"/>
+      <c r="N22" s="55"/>
+      <c r="O22" s="115"/>
     </row>
     <row r="23" spans="1:22" x14ac:dyDescent="0.4">
-      <c r="A23" s="64"/>
-[...13 lines deleted...]
-      <c r="O23" s="129"/>
+      <c r="A23" s="53"/>
+      <c r="B23" s="45"/>
+      <c r="C23" s="45"/>
+      <c r="D23" s="45"/>
+      <c r="E23" s="46"/>
+      <c r="F23" s="46"/>
+      <c r="G23" s="54"/>
+      <c r="H23" s="55"/>
+      <c r="I23" s="56"/>
+      <c r="J23" s="54"/>
+      <c r="K23" s="55"/>
+      <c r="L23" s="55"/>
+      <c r="M23" s="55"/>
+      <c r="N23" s="55"/>
+      <c r="O23" s="115"/>
     </row>
     <row r="24" spans="1:22" x14ac:dyDescent="0.4">
-      <c r="A24" s="64"/>
-[...13 lines deleted...]
-      <c r="O24" s="129"/>
+      <c r="A24" s="53"/>
+      <c r="B24" s="45"/>
+      <c r="C24" s="45"/>
+      <c r="D24" s="45"/>
+      <c r="E24" s="46"/>
+      <c r="F24" s="46"/>
+      <c r="G24" s="54"/>
+      <c r="H24" s="55"/>
+      <c r="I24" s="56"/>
+      <c r="J24" s="54"/>
+      <c r="K24" s="55"/>
+      <c r="L24" s="55"/>
+      <c r="M24" s="55"/>
+      <c r="N24" s="55"/>
+      <c r="O24" s="115"/>
     </row>
     <row r="25" spans="1:22" x14ac:dyDescent="0.4">
-      <c r="A25" s="64"/>
-[...13 lines deleted...]
-      <c r="O25" s="129"/>
+      <c r="A25" s="53"/>
+      <c r="B25" s="45"/>
+      <c r="C25" s="45"/>
+      <c r="D25" s="45"/>
+      <c r="E25" s="46"/>
+      <c r="F25" s="46"/>
+      <c r="G25" s="54"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="56"/>
+      <c r="J25" s="54"/>
+      <c r="K25" s="55"/>
+      <c r="L25" s="55"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="55"/>
+      <c r="O25" s="115"/>
     </row>
     <row r="26" spans="1:22" x14ac:dyDescent="0.4">
-      <c r="A26" s="64"/>
-[...13 lines deleted...]
-      <c r="O26" s="129"/>
+      <c r="A26" s="53"/>
+      <c r="B26" s="45"/>
+      <c r="C26" s="45"/>
+      <c r="D26" s="45"/>
+      <c r="E26" s="46"/>
+      <c r="F26" s="46"/>
+      <c r="G26" s="54"/>
+      <c r="H26" s="55"/>
+      <c r="I26" s="56"/>
+      <c r="J26" s="54"/>
+      <c r="K26" s="55"/>
+      <c r="L26" s="55"/>
+      <c r="M26" s="55"/>
+      <c r="N26" s="55"/>
+      <c r="O26" s="115"/>
     </row>
     <row r="27" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A27" s="64"/>
-[...13 lines deleted...]
-      <c r="O27" s="129"/>
+      <c r="A27" s="53"/>
+      <c r="B27" s="45"/>
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="46"/>
+      <c r="G27" s="54"/>
+      <c r="H27" s="55"/>
+      <c r="I27" s="56"/>
+      <c r="J27" s="54"/>
+      <c r="K27" s="55"/>
+      <c r="L27" s="55"/>
+      <c r="M27" s="55"/>
+      <c r="N27" s="55"/>
+      <c r="O27" s="115"/>
       <c r="V27" s="10"/>
     </row>
     <row r="28" spans="1:22" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A28" s="133"/>
-[...13 lines deleted...]
-      <c r="O28" s="63"/>
+      <c r="A28" s="119"/>
+      <c r="B28" s="120"/>
+      <c r="C28" s="120"/>
+      <c r="D28" s="120"/>
+      <c r="E28" s="127"/>
+      <c r="F28" s="127"/>
+      <c r="G28" s="57"/>
+      <c r="H28" s="58"/>
+      <c r="I28" s="128"/>
+      <c r="J28" s="57"/>
+      <c r="K28" s="58"/>
+      <c r="L28" s="58"/>
+      <c r="M28" s="58"/>
+      <c r="N28" s="58"/>
+      <c r="O28" s="59"/>
       <c r="V28" s="10"/>
     </row>
     <row r="29" spans="1:22" x14ac:dyDescent="0.4">
-      <c r="A29" s="24" t="s">
+      <c r="A29" s="88" t="s">
         <v>35</v>
       </c>
-      <c r="B29" s="25"/>
-      <c r="C29" s="26"/>
+      <c r="B29" s="89"/>
+      <c r="C29" s="90"/>
       <c r="D29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="16"/>
       <c r="I29" s="16"/>
       <c r="J29" s="16"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="17"/>
       <c r="O29" s="18"/>
       <c r="V29" s="10"/>
     </row>
     <row r="30" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A30" s="27"/>
-[...13 lines deleted...]
-      <c r="O30" s="34"/>
+      <c r="A30" s="91"/>
+      <c r="B30" s="92"/>
+      <c r="C30" s="93"/>
+      <c r="D30" s="45"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="45"/>
+      <c r="H30" s="45"/>
+      <c r="I30" s="45"/>
+      <c r="J30" s="45"/>
+      <c r="K30" s="45"/>
+      <c r="L30" s="45"/>
+      <c r="M30" s="45"/>
+      <c r="N30" s="45"/>
+      <c r="O30" s="96"/>
     </row>
     <row r="31" spans="1:22" x14ac:dyDescent="0.4">
-      <c r="A31" s="27"/>
-[...13 lines deleted...]
-      <c r="O31" s="34"/>
+      <c r="A31" s="91"/>
+      <c r="B31" s="92"/>
+      <c r="C31" s="93"/>
+      <c r="D31" s="45"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="45"/>
+      <c r="G31" s="45"/>
+      <c r="H31" s="45"/>
+      <c r="I31" s="45"/>
+      <c r="J31" s="45"/>
+      <c r="K31" s="45"/>
+      <c r="L31" s="45"/>
+      <c r="M31" s="45"/>
+      <c r="N31" s="45"/>
+      <c r="O31" s="96"/>
     </row>
     <row r="32" spans="1:22" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A32" s="30"/>
-[...13 lines deleted...]
-      <c r="O32" s="36"/>
+      <c r="A32" s="94"/>
+      <c r="B32" s="85"/>
+      <c r="C32" s="95"/>
+      <c r="D32" s="97"/>
+      <c r="E32" s="97"/>
+      <c r="F32" s="97"/>
+      <c r="G32" s="97"/>
+      <c r="H32" s="97"/>
+      <c r="I32" s="97"/>
+      <c r="J32" s="97"/>
+      <c r="K32" s="97"/>
+      <c r="L32" s="97"/>
+      <c r="M32" s="97"/>
+      <c r="N32" s="97"/>
+      <c r="O32" s="98"/>
     </row>
     <row r="33" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A33" s="12"/>
       <c r="B33" s="12"/>
       <c r="C33" s="12"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="12"/>
       <c r="I33" s="12"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="12"/>
       <c r="O33" s="12"/>
     </row>
     <row r="34" spans="1:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A34" s="28" t="s">
+      <c r="A34" s="92" t="s">
         <v>51</v>
       </c>
-      <c r="B34" s="28"/>
-[...12 lines deleted...]
-      <c r="O34" s="28"/>
+      <c r="B34" s="92"/>
+      <c r="C34" s="92"/>
+      <c r="D34" s="92"/>
+      <c r="E34" s="92"/>
+      <c r="F34" s="92"/>
+      <c r="G34" s="92"/>
+      <c r="H34" s="92"/>
+      <c r="I34" s="92"/>
+      <c r="J34" s="92"/>
+      <c r="K34" s="92"/>
+      <c r="L34" s="92"/>
+      <c r="M34" s="92"/>
+      <c r="N34" s="92"/>
+      <c r="O34" s="92"/>
     </row>
     <row r="35" spans="1:15" s="22" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A35" s="141" t="s">
+      <c r="A35" s="126" t="s">
         <v>72</v>
       </c>
-      <c r="B35" s="137"/>
-      <c r="C35" s="137" t="s">
+      <c r="B35" s="116"/>
+      <c r="C35" s="116" t="s">
         <v>71</v>
       </c>
-      <c r="D35" s="137"/>
-      <c r="E35" s="137" t="s">
+      <c r="D35" s="116"/>
+      <c r="E35" s="116" t="s">
         <v>69</v>
       </c>
-      <c r="F35" s="137"/>
-      <c r="G35" s="137" t="s">
+      <c r="F35" s="116"/>
+      <c r="G35" s="116" t="s">
         <v>70</v>
       </c>
-      <c r="H35" s="138"/>
-      <c r="I35" s="135" t="s">
+      <c r="H35" s="123"/>
+      <c r="I35" s="121" t="s">
         <v>33</v>
       </c>
-      <c r="J35" s="135"/>
-[...4 lines deleted...]
-      <c r="O35" s="136"/>
+      <c r="J35" s="121"/>
+      <c r="K35" s="121"/>
+      <c r="L35" s="121"/>
+      <c r="M35" s="121"/>
+      <c r="N35" s="121"/>
+      <c r="O35" s="122"/>
     </row>
     <row r="36" spans="1:15" s="22" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A36" s="142"/>
-[...13 lines deleted...]
-      <c r="O36" s="44"/>
+      <c r="A36" s="117"/>
+      <c r="B36" s="100"/>
+      <c r="C36" s="100"/>
+      <c r="D36" s="100"/>
+      <c r="E36" s="100"/>
+      <c r="F36" s="100"/>
+      <c r="G36" s="100"/>
+      <c r="H36" s="124"/>
+      <c r="I36" s="105"/>
+      <c r="J36" s="105"/>
+      <c r="K36" s="105"/>
+      <c r="L36" s="105"/>
+      <c r="M36" s="105"/>
+      <c r="N36" s="105"/>
+      <c r="O36" s="106"/>
     </row>
     <row r="37" spans="1:15" s="22" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A37" s="132" t="s">
+      <c r="A37" s="118" t="s">
         <v>73</v>
       </c>
-      <c r="B37" s="96"/>
-      <c r="C37" s="96" t="s">
+      <c r="B37" s="44"/>
+      <c r="C37" s="44" t="s">
         <v>74</v>
       </c>
-      <c r="D37" s="96"/>
-      <c r="E37" s="96" t="s">
+      <c r="D37" s="44"/>
+      <c r="E37" s="44" t="s">
         <v>75</v>
       </c>
-      <c r="F37" s="96"/>
-      <c r="G37" s="96" t="s">
+      <c r="F37" s="44"/>
+      <c r="G37" s="44" t="s">
         <v>76</v>
       </c>
-      <c r="H37" s="140"/>
-[...6 lines deleted...]
-      <c r="O37" s="45"/>
+      <c r="H37" s="125"/>
+      <c r="I37" s="92"/>
+      <c r="J37" s="92"/>
+      <c r="K37" s="92"/>
+      <c r="L37" s="92"/>
+      <c r="M37" s="92"/>
+      <c r="N37" s="92"/>
+      <c r="O37" s="107"/>
     </row>
     <row r="38" spans="1:15" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A38" s="37"/>
-[...13 lines deleted...]
-      <c r="O38" s="46"/>
+      <c r="A38" s="99"/>
+      <c r="B38" s="97"/>
+      <c r="C38" s="97"/>
+      <c r="D38" s="97"/>
+      <c r="E38" s="97"/>
+      <c r="F38" s="97"/>
+      <c r="G38" s="97"/>
+      <c r="H38" s="98"/>
+      <c r="I38" s="85"/>
+      <c r="J38" s="85"/>
+      <c r="K38" s="85"/>
+      <c r="L38" s="85"/>
+      <c r="M38" s="85"/>
+      <c r="N38" s="85"/>
+      <c r="O38" s="108"/>
     </row>
     <row r="39" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A39" s="5" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:15" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="4"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="3"/>
       <c r="O40" s="2" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="122">
-    <mergeCell ref="A22:B22"/>
-[...17 lines deleted...]
-    <mergeCell ref="J28:O28"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="D7:G7"/>
+    <mergeCell ref="H7:J7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="M7:O7"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A5:C6"/>
+    <mergeCell ref="D5:G5"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="K5:O5"/>
+    <mergeCell ref="D6:G6"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="K6:O6"/>
+    <mergeCell ref="K4:O4"/>
+    <mergeCell ref="D9:I9"/>
+    <mergeCell ref="J9:O9"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="G10:I10"/>
+    <mergeCell ref="J10:O10"/>
+    <mergeCell ref="G14:I14"/>
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="G16:I16"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="A29:C32"/>
+    <mergeCell ref="D30:O32"/>
+    <mergeCell ref="J14:O14"/>
+    <mergeCell ref="J13:O13"/>
+    <mergeCell ref="J15:O15"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="J23:O23"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="G20:I20"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="G24:I24"/>
+    <mergeCell ref="G25:I25"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="G26:I26"/>
+    <mergeCell ref="G27:I27"/>
+    <mergeCell ref="G28:I28"/>
+    <mergeCell ref="A23:B23"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="E37:F37"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="C28:D28"/>
     <mergeCell ref="J16:O16"/>
     <mergeCell ref="G17:I17"/>
     <mergeCell ref="J17:O17"/>
     <mergeCell ref="G18:I18"/>
     <mergeCell ref="J18:O18"/>
     <mergeCell ref="G19:I19"/>
     <mergeCell ref="J19:O19"/>
     <mergeCell ref="I35:O35"/>
     <mergeCell ref="I36:O38"/>
     <mergeCell ref="J20:O20"/>
     <mergeCell ref="G35:H35"/>
     <mergeCell ref="G36:H36"/>
     <mergeCell ref="G37:H37"/>
     <mergeCell ref="A34:O34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="C35:D35"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="E38:F38"/>
     <mergeCell ref="G38:H38"/>
-    <mergeCell ref="G20:I20"/>
-[...77 lines deleted...]
-    <mergeCell ref="J10:O10"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="J24:O24"/>
+    <mergeCell ref="J25:O25"/>
+    <mergeCell ref="J26:O26"/>
+    <mergeCell ref="J27:O27"/>
+    <mergeCell ref="J28:O28"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="G22:I22"/>
+    <mergeCell ref="J22:O22"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="G21:I21"/>
+    <mergeCell ref="J21:O21"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.55118110236220474" right="0.35433070866141736" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF656463-F22D-4B87-A55F-BBA67A84DCC6}">
   <dimension ref="B1:M19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="Q7" sqref="Q7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.5" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="2.5" style="11" customWidth="1"/>
     <col min="2" max="11" width="6.5" style="11"/>
     <col min="12" max="12" width="6.5" style="11" customWidth="1"/>
     <col min="13" max="16384" width="6.5" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45"/>
     <row r="2" spans="2:13" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B2" s="146" t="s">
+      <c r="B2" s="158" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="147"/>
-[...9 lines deleted...]
-      <c r="M2" s="148"/>
+      <c r="C2" s="159"/>
+      <c r="D2" s="159"/>
+      <c r="E2" s="159"/>
+      <c r="F2" s="159"/>
+      <c r="G2" s="159"/>
+      <c r="H2" s="159"/>
+      <c r="I2" s="159"/>
+      <c r="J2" s="159"/>
+      <c r="K2" s="159"/>
+      <c r="L2" s="159"/>
+      <c r="M2" s="160"/>
     </row>
     <row r="3" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="149" t="s">
+      <c r="B3" s="161" t="s">
         <v>38</v>
       </c>
-      <c r="C3" s="150"/>
-[...9 lines deleted...]
-      <c r="M3" s="151"/>
+      <c r="C3" s="162"/>
+      <c r="D3" s="162"/>
+      <c r="E3" s="162"/>
+      <c r="F3" s="162"/>
+      <c r="G3" s="162"/>
+      <c r="H3" s="162"/>
+      <c r="I3" s="162"/>
+      <c r="J3" s="162"/>
+      <c r="K3" s="162"/>
+      <c r="L3" s="162"/>
+      <c r="M3" s="163"/>
     </row>
     <row r="4" spans="2:13" ht="40.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B4" s="152" t="s">
-[...12 lines deleted...]
-      <c r="M4" s="154"/>
+      <c r="B4" s="149" t="s">
+        <v>101</v>
+      </c>
+      <c r="C4" s="150"/>
+      <c r="D4" s="150"/>
+      <c r="E4" s="150"/>
+      <c r="F4" s="150"/>
+      <c r="G4" s="150"/>
+      <c r="H4" s="150"/>
+      <c r="I4" s="150"/>
+      <c r="J4" s="150"/>
+      <c r="K4" s="150"/>
+      <c r="L4" s="150"/>
+      <c r="M4" s="151"/>
     </row>
     <row r="5" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B5" s="152" t="s">
+      <c r="B5" s="149" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="153"/>
-[...9 lines deleted...]
-      <c r="M5" s="154"/>
+      <c r="C5" s="150"/>
+      <c r="D5" s="150"/>
+      <c r="E5" s="150"/>
+      <c r="F5" s="150"/>
+      <c r="G5" s="150"/>
+      <c r="H5" s="150"/>
+      <c r="I5" s="150"/>
+      <c r="J5" s="150"/>
+      <c r="K5" s="150"/>
+      <c r="L5" s="150"/>
+      <c r="M5" s="151"/>
     </row>
     <row r="6" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B6" s="155" t="s">
+      <c r="B6" s="164" t="s">
         <v>95</v>
       </c>
-      <c r="C6" s="156"/>
-[...9 lines deleted...]
-      <c r="M6" s="157"/>
+      <c r="C6" s="165"/>
+      <c r="D6" s="165"/>
+      <c r="E6" s="165"/>
+      <c r="F6" s="165"/>
+      <c r="G6" s="165"/>
+      <c r="H6" s="165"/>
+      <c r="I6" s="165"/>
+      <c r="J6" s="165"/>
+      <c r="K6" s="165"/>
+      <c r="L6" s="165"/>
+      <c r="M6" s="166"/>
     </row>
     <row r="7" spans="2:13" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B7" s="155" t="s">
+      <c r="B7" s="164" t="s">
         <v>96</v>
       </c>
-      <c r="C7" s="156"/>
-[...9 lines deleted...]
-      <c r="M7" s="157"/>
+      <c r="C7" s="165"/>
+      <c r="D7" s="165"/>
+      <c r="E7" s="165"/>
+      <c r="F7" s="165"/>
+      <c r="G7" s="165"/>
+      <c r="H7" s="165"/>
+      <c r="I7" s="165"/>
+      <c r="J7" s="165"/>
+      <c r="K7" s="165"/>
+      <c r="L7" s="165"/>
+      <c r="M7" s="166"/>
     </row>
     <row r="8" spans="2:13" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B8" s="146" t="s">
+      <c r="B8" s="158" t="s">
         <v>40</v>
       </c>
-      <c r="C8" s="147"/>
-[...9 lines deleted...]
-      <c r="M8" s="148"/>
+      <c r="C8" s="159"/>
+      <c r="D8" s="159"/>
+      <c r="E8" s="159"/>
+      <c r="F8" s="159"/>
+      <c r="G8" s="159"/>
+      <c r="H8" s="159"/>
+      <c r="I8" s="159"/>
+      <c r="J8" s="159"/>
+      <c r="K8" s="159"/>
+      <c r="L8" s="159"/>
+      <c r="M8" s="160"/>
     </row>
     <row r="9" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B9" s="158" t="s">
+      <c r="B9" s="146" t="s">
         <v>81</v>
       </c>
-      <c r="C9" s="159"/>
-[...9 lines deleted...]
-      <c r="M9" s="160"/>
+      <c r="C9" s="147"/>
+      <c r="D9" s="147"/>
+      <c r="E9" s="147"/>
+      <c r="F9" s="147"/>
+      <c r="G9" s="147"/>
+      <c r="H9" s="147"/>
+      <c r="I9" s="147"/>
+      <c r="J9" s="147"/>
+      <c r="K9" s="147"/>
+      <c r="L9" s="147"/>
+      <c r="M9" s="148"/>
     </row>
     <row r="10" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B10" s="152" t="s">
+      <c r="B10" s="149" t="s">
         <v>41</v>
       </c>
-      <c r="C10" s="153"/>
-[...9 lines deleted...]
-      <c r="M10" s="154"/>
+      <c r="C10" s="150"/>
+      <c r="D10" s="150"/>
+      <c r="E10" s="150"/>
+      <c r="F10" s="150"/>
+      <c r="G10" s="150"/>
+      <c r="H10" s="150"/>
+      <c r="I10" s="150"/>
+      <c r="J10" s="150"/>
+      <c r="K10" s="150"/>
+      <c r="L10" s="150"/>
+      <c r="M10" s="151"/>
     </row>
     <row r="11" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B11" s="152" t="s">
+      <c r="B11" s="149" t="s">
         <v>49</v>
       </c>
-      <c r="C11" s="153"/>
-[...9 lines deleted...]
-      <c r="M11" s="154"/>
+      <c r="C11" s="150"/>
+      <c r="D11" s="150"/>
+      <c r="E11" s="150"/>
+      <c r="F11" s="150"/>
+      <c r="G11" s="150"/>
+      <c r="H11" s="150"/>
+      <c r="I11" s="150"/>
+      <c r="J11" s="150"/>
+      <c r="K11" s="150"/>
+      <c r="L11" s="150"/>
+      <c r="M11" s="151"/>
     </row>
     <row r="12" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B12" s="152" t="s">
+      <c r="B12" s="149" t="s">
         <v>50</v>
       </c>
-      <c r="C12" s="153"/>
-[...9 lines deleted...]
-      <c r="M12" s="154"/>
+      <c r="C12" s="150"/>
+      <c r="D12" s="150"/>
+      <c r="E12" s="150"/>
+      <c r="F12" s="150"/>
+      <c r="G12" s="150"/>
+      <c r="H12" s="150"/>
+      <c r="I12" s="150"/>
+      <c r="J12" s="150"/>
+      <c r="K12" s="150"/>
+      <c r="L12" s="150"/>
+      <c r="M12" s="151"/>
     </row>
     <row r="13" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B13" s="152" t="s">
+      <c r="B13" s="149" t="s">
         <v>44</v>
       </c>
-      <c r="C13" s="153"/>
-[...9 lines deleted...]
-      <c r="M13" s="154"/>
+      <c r="C13" s="150"/>
+      <c r="D13" s="150"/>
+      <c r="E13" s="150"/>
+      <c r="F13" s="150"/>
+      <c r="G13" s="150"/>
+      <c r="H13" s="150"/>
+      <c r="I13" s="150"/>
+      <c r="J13" s="150"/>
+      <c r="K13" s="150"/>
+      <c r="L13" s="150"/>
+      <c r="M13" s="151"/>
     </row>
     <row r="14" spans="2:13" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B14" s="143" t="s">
+      <c r="B14" s="155" t="s">
         <v>42</v>
       </c>
-      <c r="C14" s="144"/>
-[...9 lines deleted...]
-      <c r="M14" s="145"/>
+      <c r="C14" s="156"/>
+      <c r="D14" s="156"/>
+      <c r="E14" s="156"/>
+      <c r="F14" s="156"/>
+      <c r="G14" s="156"/>
+      <c r="H14" s="156"/>
+      <c r="I14" s="156"/>
+      <c r="J14" s="156"/>
+      <c r="K14" s="156"/>
+      <c r="L14" s="156"/>
+      <c r="M14" s="157"/>
     </row>
     <row r="15" spans="2:13" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B15" s="161" t="s">
+      <c r="B15" s="143" t="s">
         <v>36</v>
       </c>
-      <c r="C15" s="162"/>
-[...9 lines deleted...]
-      <c r="M15" s="163"/>
+      <c r="C15" s="144"/>
+      <c r="D15" s="144"/>
+      <c r="E15" s="144"/>
+      <c r="F15" s="144"/>
+      <c r="G15" s="144"/>
+      <c r="H15" s="144"/>
+      <c r="I15" s="144"/>
+      <c r="J15" s="144"/>
+      <c r="K15" s="144"/>
+      <c r="L15" s="144"/>
+      <c r="M15" s="145"/>
     </row>
     <row r="16" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B16" s="158" t="s">
+      <c r="B16" s="146" t="s">
         <v>90</v>
       </c>
-      <c r="C16" s="159"/>
-[...9 lines deleted...]
-      <c r="M16" s="160"/>
+      <c r="C16" s="147"/>
+      <c r="D16" s="147"/>
+      <c r="E16" s="147"/>
+      <c r="F16" s="147"/>
+      <c r="G16" s="147"/>
+      <c r="H16" s="147"/>
+      <c r="I16" s="147"/>
+      <c r="J16" s="147"/>
+      <c r="K16" s="147"/>
+      <c r="L16" s="147"/>
+      <c r="M16" s="148"/>
     </row>
     <row r="17" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B17" s="152" t="s">
+      <c r="B17" s="149" t="s">
         <v>43</v>
       </c>
-      <c r="C17" s="153"/>
-[...9 lines deleted...]
-      <c r="M17" s="154"/>
+      <c r="C17" s="150"/>
+      <c r="D17" s="150"/>
+      <c r="E17" s="150"/>
+      <c r="F17" s="150"/>
+      <c r="G17" s="150"/>
+      <c r="H17" s="150"/>
+      <c r="I17" s="150"/>
+      <c r="J17" s="150"/>
+      <c r="K17" s="150"/>
+      <c r="L17" s="150"/>
+      <c r="M17" s="151"/>
     </row>
     <row r="18" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B18" s="152"/>
-[...10 lines deleted...]
-      <c r="M18" s="154"/>
+      <c r="B18" s="149"/>
+      <c r="C18" s="150"/>
+      <c r="D18" s="150"/>
+      <c r="E18" s="150"/>
+      <c r="F18" s="150"/>
+      <c r="G18" s="150"/>
+      <c r="H18" s="150"/>
+      <c r="I18" s="150"/>
+      <c r="J18" s="150"/>
+      <c r="K18" s="150"/>
+      <c r="L18" s="150"/>
+      <c r="M18" s="151"/>
     </row>
     <row r="19" spans="2:13" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B19" s="164"/>
-[...10 lines deleted...]
-      <c r="M19" s="166"/>
+      <c r="B19" s="152"/>
+      <c r="C19" s="153"/>
+      <c r="D19" s="153"/>
+      <c r="E19" s="153"/>
+      <c r="F19" s="153"/>
+      <c r="G19" s="153"/>
+      <c r="H19" s="153"/>
+      <c r="I19" s="153"/>
+      <c r="J19" s="153"/>
+      <c r="K19" s="153"/>
+      <c r="L19" s="153"/>
+      <c r="M19" s="154"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="B15:M15"/>
-[...3 lines deleted...]
-    <mergeCell ref="B19:M19"/>
     <mergeCell ref="B14:M14"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="B9:M9"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:M11"/>
     <mergeCell ref="B12:M12"/>
     <mergeCell ref="B13:M13"/>
     <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B15:M15"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="B18:M18"/>
+    <mergeCell ref="B19:M19"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B47FF916-0868-49E4-950F-3367014F8DE2}">
   <dimension ref="B1:M19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="P4" sqref="P4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.5" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="2.5" style="11" customWidth="1"/>
     <col min="2" max="11" width="6.5" style="11"/>
     <col min="12" max="12" width="6.5" style="11" customWidth="1"/>
     <col min="13" max="16384" width="6.5" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45"/>
     <row r="2" spans="2:13" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B2" s="146" t="s">
+      <c r="B2" s="158" t="s">
         <v>93</v>
       </c>
-      <c r="C2" s="147"/>
-[...9 lines deleted...]
-      <c r="M2" s="148"/>
+      <c r="C2" s="159"/>
+      <c r="D2" s="159"/>
+      <c r="E2" s="159"/>
+      <c r="F2" s="159"/>
+      <c r="G2" s="159"/>
+      <c r="H2" s="159"/>
+      <c r="I2" s="159"/>
+      <c r="J2" s="159"/>
+      <c r="K2" s="159"/>
+      <c r="L2" s="159"/>
+      <c r="M2" s="160"/>
     </row>
     <row r="3" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="167" t="s">
         <v>79</v>
       </c>
       <c r="C3" s="168"/>
       <c r="D3" s="168"/>
       <c r="E3" s="168"/>
       <c r="F3" s="168"/>
       <c r="G3" s="168"/>
       <c r="H3" s="168"/>
       <c r="I3" s="168"/>
       <c r="J3" s="168"/>
       <c r="K3" s="168"/>
       <c r="L3" s="168"/>
       <c r="M3" s="169"/>
     </row>
     <row r="4" spans="2:13" ht="40.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B4" s="152" t="s">
-[...12 lines deleted...]
-      <c r="M4" s="154"/>
+      <c r="B4" s="149" t="s">
+        <v>102</v>
+      </c>
+      <c r="C4" s="150"/>
+      <c r="D4" s="150"/>
+      <c r="E4" s="150"/>
+      <c r="F4" s="150"/>
+      <c r="G4" s="150"/>
+      <c r="H4" s="150"/>
+      <c r="I4" s="150"/>
+      <c r="J4" s="150"/>
+      <c r="K4" s="150"/>
+      <c r="L4" s="150"/>
+      <c r="M4" s="151"/>
     </row>
     <row r="5" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B5" s="152" t="s">
+      <c r="B5" s="149" t="s">
         <v>80</v>
       </c>
-      <c r="C5" s="153"/>
-[...9 lines deleted...]
-      <c r="M5" s="154"/>
+      <c r="C5" s="150"/>
+      <c r="D5" s="150"/>
+      <c r="E5" s="150"/>
+      <c r="F5" s="150"/>
+      <c r="G5" s="150"/>
+      <c r="H5" s="150"/>
+      <c r="I5" s="150"/>
+      <c r="J5" s="150"/>
+      <c r="K5" s="150"/>
+      <c r="L5" s="150"/>
+      <c r="M5" s="151"/>
     </row>
     <row r="6" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B6" s="155" t="s">
+      <c r="B6" s="164" t="s">
         <v>94</v>
       </c>
-      <c r="C6" s="156"/>
-[...9 lines deleted...]
-      <c r="M6" s="157"/>
+      <c r="C6" s="165"/>
+      <c r="D6" s="165"/>
+      <c r="E6" s="165"/>
+      <c r="F6" s="165"/>
+      <c r="G6" s="165"/>
+      <c r="H6" s="165"/>
+      <c r="I6" s="165"/>
+      <c r="J6" s="165"/>
+      <c r="K6" s="165"/>
+      <c r="L6" s="165"/>
+      <c r="M6" s="166"/>
     </row>
     <row r="7" spans="2:13" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B7" s="155" t="s">
+      <c r="B7" s="164" t="s">
         <v>97</v>
       </c>
-      <c r="C7" s="156"/>
-[...9 lines deleted...]
-      <c r="M7" s="157"/>
+      <c r="C7" s="165"/>
+      <c r="D7" s="165"/>
+      <c r="E7" s="165"/>
+      <c r="F7" s="165"/>
+      <c r="G7" s="165"/>
+      <c r="H7" s="165"/>
+      <c r="I7" s="165"/>
+      <c r="J7" s="165"/>
+      <c r="K7" s="165"/>
+      <c r="L7" s="165"/>
+      <c r="M7" s="166"/>
     </row>
     <row r="8" spans="2:13" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B8" s="146" t="s">
+      <c r="B8" s="158" t="s">
         <v>82</v>
       </c>
-      <c r="C8" s="147"/>
-[...9 lines deleted...]
-      <c r="M8" s="148"/>
+      <c r="C8" s="159"/>
+      <c r="D8" s="159"/>
+      <c r="E8" s="159"/>
+      <c r="F8" s="159"/>
+      <c r="G8" s="159"/>
+      <c r="H8" s="159"/>
+      <c r="I8" s="159"/>
+      <c r="J8" s="159"/>
+      <c r="K8" s="159"/>
+      <c r="L8" s="159"/>
+      <c r="M8" s="160"/>
     </row>
     <row r="9" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B9" s="158" t="s">
+      <c r="B9" s="146" t="s">
         <v>83</v>
       </c>
-      <c r="C9" s="159"/>
-[...9 lines deleted...]
-      <c r="M9" s="160"/>
+      <c r="C9" s="147"/>
+      <c r="D9" s="147"/>
+      <c r="E9" s="147"/>
+      <c r="F9" s="147"/>
+      <c r="G9" s="147"/>
+      <c r="H9" s="147"/>
+      <c r="I9" s="147"/>
+      <c r="J9" s="147"/>
+      <c r="K9" s="147"/>
+      <c r="L9" s="147"/>
+      <c r="M9" s="148"/>
     </row>
     <row r="10" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B10" s="152" t="s">
+      <c r="B10" s="149" t="s">
         <v>84</v>
       </c>
-      <c r="C10" s="153"/>
-[...9 lines deleted...]
-      <c r="M10" s="154"/>
+      <c r="C10" s="150"/>
+      <c r="D10" s="150"/>
+      <c r="E10" s="150"/>
+      <c r="F10" s="150"/>
+      <c r="G10" s="150"/>
+      <c r="H10" s="150"/>
+      <c r="I10" s="150"/>
+      <c r="J10" s="150"/>
+      <c r="K10" s="150"/>
+      <c r="L10" s="150"/>
+      <c r="M10" s="151"/>
     </row>
     <row r="11" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B11" s="152" t="s">
+      <c r="B11" s="149" t="s">
         <v>85</v>
       </c>
-      <c r="C11" s="153"/>
-[...9 lines deleted...]
-      <c r="M11" s="154"/>
+      <c r="C11" s="150"/>
+      <c r="D11" s="150"/>
+      <c r="E11" s="150"/>
+      <c r="F11" s="150"/>
+      <c r="G11" s="150"/>
+      <c r="H11" s="150"/>
+      <c r="I11" s="150"/>
+      <c r="J11" s="150"/>
+      <c r="K11" s="150"/>
+      <c r="L11" s="150"/>
+      <c r="M11" s="151"/>
     </row>
     <row r="12" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B12" s="152" t="s">
+      <c r="B12" s="149" t="s">
         <v>86</v>
       </c>
-      <c r="C12" s="153"/>
-[...9 lines deleted...]
-      <c r="M12" s="154"/>
+      <c r="C12" s="150"/>
+      <c r="D12" s="150"/>
+      <c r="E12" s="150"/>
+      <c r="F12" s="150"/>
+      <c r="G12" s="150"/>
+      <c r="H12" s="150"/>
+      <c r="I12" s="150"/>
+      <c r="J12" s="150"/>
+      <c r="K12" s="150"/>
+      <c r="L12" s="150"/>
+      <c r="M12" s="151"/>
     </row>
     <row r="13" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B13" s="152" t="s">
+      <c r="B13" s="149" t="s">
         <v>87</v>
       </c>
-      <c r="C13" s="153"/>
-[...9 lines deleted...]
-      <c r="M13" s="154"/>
+      <c r="C13" s="150"/>
+      <c r="D13" s="150"/>
+      <c r="E13" s="150"/>
+      <c r="F13" s="150"/>
+      <c r="G13" s="150"/>
+      <c r="H13" s="150"/>
+      <c r="I13" s="150"/>
+      <c r="J13" s="150"/>
+      <c r="K13" s="150"/>
+      <c r="L13" s="150"/>
+      <c r="M13" s="151"/>
     </row>
     <row r="14" spans="2:13" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B14" s="143" t="s">
+      <c r="B14" s="155" t="s">
         <v>88</v>
       </c>
-      <c r="C14" s="144"/>
-[...9 lines deleted...]
-      <c r="M14" s="145"/>
+      <c r="C14" s="156"/>
+      <c r="D14" s="156"/>
+      <c r="E14" s="156"/>
+      <c r="F14" s="156"/>
+      <c r="G14" s="156"/>
+      <c r="H14" s="156"/>
+      <c r="I14" s="156"/>
+      <c r="J14" s="156"/>
+      <c r="K14" s="156"/>
+      <c r="L14" s="156"/>
+      <c r="M14" s="157"/>
     </row>
     <row r="15" spans="2:13" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B15" s="146" t="s">
+      <c r="B15" s="158" t="s">
         <v>89</v>
       </c>
-      <c r="C15" s="147"/>
-[...9 lines deleted...]
-      <c r="M15" s="148"/>
+      <c r="C15" s="159"/>
+      <c r="D15" s="159"/>
+      <c r="E15" s="159"/>
+      <c r="F15" s="159"/>
+      <c r="G15" s="159"/>
+      <c r="H15" s="159"/>
+      <c r="I15" s="159"/>
+      <c r="J15" s="159"/>
+      <c r="K15" s="159"/>
+      <c r="L15" s="159"/>
+      <c r="M15" s="160"/>
     </row>
     <row r="16" spans="2:13" ht="39.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B16" s="158" t="s">
+      <c r="B16" s="146" t="s">
         <v>91</v>
       </c>
-      <c r="C16" s="159"/>
-[...9 lines deleted...]
-      <c r="M16" s="160"/>
+      <c r="C16" s="147"/>
+      <c r="D16" s="147"/>
+      <c r="E16" s="147"/>
+      <c r="F16" s="147"/>
+      <c r="G16" s="147"/>
+      <c r="H16" s="147"/>
+      <c r="I16" s="147"/>
+      <c r="J16" s="147"/>
+      <c r="K16" s="147"/>
+      <c r="L16" s="147"/>
+      <c r="M16" s="148"/>
     </row>
     <row r="17" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B17" s="152" t="s">
+      <c r="B17" s="149" t="s">
         <v>92</v>
       </c>
-      <c r="C17" s="153"/>
-[...9 lines deleted...]
-      <c r="M17" s="154"/>
+      <c r="C17" s="150"/>
+      <c r="D17" s="150"/>
+      <c r="E17" s="150"/>
+      <c r="F17" s="150"/>
+      <c r="G17" s="150"/>
+      <c r="H17" s="150"/>
+      <c r="I17" s="150"/>
+      <c r="J17" s="150"/>
+      <c r="K17" s="150"/>
+      <c r="L17" s="150"/>
+      <c r="M17" s="151"/>
     </row>
     <row r="18" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B18" s="152"/>
-[...10 lines deleted...]
-      <c r="M18" s="154"/>
+      <c r="B18" s="149"/>
+      <c r="C18" s="150"/>
+      <c r="D18" s="150"/>
+      <c r="E18" s="150"/>
+      <c r="F18" s="150"/>
+      <c r="G18" s="150"/>
+      <c r="H18" s="150"/>
+      <c r="I18" s="150"/>
+      <c r="J18" s="150"/>
+      <c r="K18" s="150"/>
+      <c r="L18" s="150"/>
+      <c r="M18" s="151"/>
     </row>
     <row r="19" spans="2:13" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B19" s="164"/>
-[...10 lines deleted...]
-      <c r="M19" s="166"/>
+      <c r="B19" s="152"/>
+      <c r="C19" s="153"/>
+      <c r="D19" s="153"/>
+      <c r="E19" s="153"/>
+      <c r="F19" s="153"/>
+      <c r="G19" s="153"/>
+      <c r="H19" s="153"/>
+      <c r="I19" s="153"/>
+      <c r="J19" s="153"/>
+      <c r="K19" s="153"/>
+      <c r="L19" s="153"/>
+      <c r="M19" s="154"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="B15:M15"/>
-[...3 lines deleted...]
-    <mergeCell ref="B19:M19"/>
     <mergeCell ref="B14:M14"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="B9:M9"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:M11"/>
     <mergeCell ref="B12:M12"/>
     <mergeCell ref="B13:M13"/>
+    <mergeCell ref="B15:M15"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="B18:M18"/>
+    <mergeCell ref="B19:M19"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>